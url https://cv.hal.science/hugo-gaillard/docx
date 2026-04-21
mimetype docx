--- v0 (2026-03-29)
+++ v1 (2026-04-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Gaillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en Sciences de gestion et du management - Gestion des ressources humaines, comportements organisationnels, diversité et inclusion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0664-6649</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244357382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1865159234469503371713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo GAILLARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Docteur en Sciences de gestion et du management, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en GRH et comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Le Mans Université, et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilité à Diriger des Recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Tours. Membre du laboratoire ARGUMans, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ses recherches en gestion des ressources humaines et comportements organisationnels portent sur la diversité et l’inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment via l’étude de l'expression religieuse au travail. Il a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">publié ses travaux dans des revues françaises et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue française de gestion, Relations Industrielles/</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc.) et communique régulièrement ses recherches en France et à l'étranger (AGRH, EGOS, AOM, etc.). Auteur et coordinateur de plusieurs ouvrages, il codirige la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">collection Egalité, Diversité et Inclusion avec Clotilde CORON, chez EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du Conseil d'Administration de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et membre nommé par le Ministère du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil National des Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, il est également </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Référent Laïcité de Le Mans Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dirige par ailleurs deux formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : une mention de Master Management et Développement Durable (M1 et M2, FI, FA et FC) et un parcours du Master Management et Administration des Entreprises organisé en VAE collective avec la MGEN (M2, FC). Enfin, il est également </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du corps professoral du Business Science Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, une organisation académique internationale en réseau qui délivre un DBA accrédité par l'AMBA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Booba à Indexia : ce que les scandales révèlent des angles morts de la recherche en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasting as a Test for Team Cohesion in Religiously Diverse Workgroups? A Comparative Case Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management, Spirituality &amp; Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité en tension : l’articulation entre les identités religieuses et professionnelles des militaires sénégalais lors du processus de socialisation organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Aly Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (3), pp.58-79. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/grhu.137.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du miroir : Mieux comprendre les dérives de la mobilité interne grâce au cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du job-crafting dans la transition professionnelle vers une nouvelle identité religieuse : accompagner la réconciliation identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115810ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to economic exploitation or religious oppression? A sociomaterial analysis of the agency of Muslim food-delivery workers facing algorithmic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Valoriser n'est pas jouer : l'écosystème Rfg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 319, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre (enfin) la voix singulière des Sciences de gestion et du management pour le Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 12 (2), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.122.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des représentants salariés au comité de rémunération : une appropriation contrastée par les entreprises du SBF120 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Chebbi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (55), pp.38-56. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.055.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le fait religieux au travail. L’angle mort de l’appropriation du droit par les entreprises et leurs managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la RSE ? À propos du livre de Jacques IGALENS, Splendeurs et misères de la RSE, Caen, Éditions EMS, 2023, 227 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management comme système quasi-juridictionnel. Cas du comportement managérial de proximité face au fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : Vers une structuration d'un objet d'étude en GRH ? De la spécificité du contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.042.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise au(x) défi(s) de l’alimentation confessionnelle : réactions individuelles, dilemmes organisationnels et recherche du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (7), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.217.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing religion at work: a necessary distinction between words and deeds. A multiple case study of the postures facing religious expression in French organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (4), pp.744-763. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-02-2021-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde chaotique : au-delà de la résilience, vers l’antifragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.271-307. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.142.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : vers une mutation affinitaire du marché du travail ? Le sentiment d’exclusion en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (67), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and religion: Toward a religionbased transformation of the labor market? The feeling of exclusion in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVI (67), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions de gouvernance publique liées à la réaffirmation du principe de laïcité. Une recherche-intervention dans une collectivité territoriale de 10 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3-4), pp.241-258. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.37.2020.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise émancipatrice. Dépasser la « régulation » du fait religieux au travail par le disputatio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297-298, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.297.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des docteurs en management en France, de la thèse à la carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of employee and employee shareholder representation on the board of directors. Attributes, review and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Mans Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'écoute des leaders de l'égalité, de la diversité et de l'inclusion dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Egalité, Diversité, Inclusion, 978-2-38630-334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management et Société, 2025, Egalité, Diversité, Inclusion, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire de master en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Becdelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. , 2025, 978-2-8073-7139-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management et Société, 2024, Grands Auteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la thèse en management. Regards croisés de jeunes docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gestion en liberté, 978-2-37687-488-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, fait religieux et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l'expression religieuse au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions AFMD. 2020, Collection Analyser, 979-10-92358-50-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou réveler l'inclusion là où on ne l'attend pas ? Pratiques de (dés)engagement des travailleurs musulmans sur les plateformes de livraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion. Tendances contemporaines et sujets émergents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2025, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Que faire de la dépendance en GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque collaborateur clé. Réduire les impacts liés à l’absence d’un ou de plusieurs collaborateurs clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gereso, 2025, 979-10-397-1041-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Les faits et foutaises de Pfeffer et Sutton (2006) : le compte n’y est (toujours) pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré, L. &amp; Chalaye, M-N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté. Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2025, Questions de société, 978-2-37687-948-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Au carrefour des transformations contemporaines du travail, entre compréhension et prescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations du travail entre continuité et ruptures: Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA éditions, 2025, 978-2822411349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management. Vers un primat de la responsabilité sur la rationalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galière, S. &amp; Hussenot, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un autre monde du travail est possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2025, 978-2-38630-237-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau social X (ex-Twitter), un dispositif pédagogique qui s'ignore ? le cas du Thread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes, construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS (Management et Société), 2024, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational justice and diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Equality, Equity, Diversity and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.265-269, 2024, 9781800886360. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800886377.ch55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. Valorisation(s) et impact(s) : vers un nouvel incontournable doctoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.301-320, 2023, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre conclusif. Un méta-commentaire d’expériences singulières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.423-432, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité sociale et la décision managériale de proximité. Un exemple de gestion de l'expression religieuse au travail en collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Hamelin (2023). L'acceptation sociale : l'innovation publique à l'épreuve du faisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2023, 978-2-37687-738-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre introductif. La thèse chemin faisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.14-19, 2023, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-développer l’adaptabilité à la carrière par la VAE lors de la transition professionnelle vers l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethielleux L. &amp; Valéau P. (dir.). La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gère-t-on le fait religieux dans le grand groupe international français VINCI ? Grand entretien avec Tanguy de Belair, Inclusion & Diversity Director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaillard H., Galindo G. &amp; Honoré L. (dir., 2022). Religion, faits religieux et management. Diagnostic et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le client est-il vraiment roi ? Réactions au port d’un signe religieux visible par le personnel en contact. Premiers enseignements d’un cas exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Fellah-Dehiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaillard H., Galindo G. &amp; Honoré L. (dir., 2022). Religion, faits religieux et management. Diagnostic et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : quelques pistes de recherche adaptées du modèle EVLN d’Hirschman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HUGO GAILLARD; GÉRALDINE GALINDO; LIONEL HONORÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion, faits religieux et management. Diagnostic et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-363, 2022, QUESTIONS DE SOCIÉTÉ, 978-2-37687-597-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans ce monde où l’incertitude règne… que faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frimousse, S. (2022). Guide de l’antifragilité. Domptez l’imprévisible et l’incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber. Quand les larbins, rafistoleurs et autres sbires cherchent du sens au non-sens de leur travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livian, Y-F. &amp; Bidan, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs aux frontières du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Nicholas Taleb. Le sceptique penseur de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livian Y-F., Bidan M. (dir.). Les grands auteurs aux frontières du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.livia.2022.01.0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une recherche sensible en GRH : une expérience d'agilité et de réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hussenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hennequin E., Condomines B., Jan-Kerguiste A., Pijoan, N., Saint-Germes E. (dir.), GRH et questions sensibles en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 368 p., 2021, 231140962X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans une recherche sensible en GRH – une expérience d’engagement et d’agilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hussenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH et questions sensibles en entreprise. Approches sociales, sociétales et managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2021, Recherche, 978-2-311-40962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques concurrentielles dans l’industrie musicale du rap : un champ de recherche émergent à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS (Editions Management et Société). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faouzi Bensebaa (dir.), La dynamique concurrentielle : acteurs singuliers, stratégies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, Gestion en liberté, 978-237687-433-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment d’exclusion à motif religieux et choix entrepreneuriaux. Une étude de cas unique dans une PME affinitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gundolf K. &amp; Janssen F. (dir.). Entrepreneuriat, spiritualité et religion : Des sphères antinomiques ou étroitement liées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la distanciation sociale à la GRH post-pandémique : implications et anticipations issues de la crise sanitaire du nouveau Coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS (Editions Management et Société). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Kalika (dir.), L’impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.177-186, 2020, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux et approche générationnelle : éléments d’anticipation d’une problématique en tension au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Racine, Yves Hallée (dir.), Les diversités en milieux de travail. Discrimination, égalité des chances et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, 2019, 978-2763740713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merge With the Group but Stand Out: The Personal Branding Challenge in the PhD Journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiaphorizing processes in organizations: ethical blindness and moral insensitivity in the face of managerial violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venir travailler dans l'ESS quand on est fonctionnaire : quelle construction de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres du Réseau inter-universitaire de l'Économie sociale et solidaire (RIUESS). "L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la diversité religieuse en contexte militaire sénégalais : une étude de cas mobilisant la théorie de la régulation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Rencontres Internationales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des comportements religieux dans le contexte du travail : une étude de cas dans les services militaires sénégalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du service public à l'ESS. Quelles motivations et quelle construction de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESS 2024 : 11èmes journées de recherche GESS (Gestion des Entreprises Sociales et Solidaires). "Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l’ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion évolutive du fait religieux dans les services militaires sénégalais. Le cas des sapeurs-pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the French Validation Of Acquired Experience (VAE) System can Serve Professional Reorientation towards SSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIRIEC International Research Conference on Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du job-crafting dans la transition professionnelle vers une nouvelle identité religieuse : accompagner la réconciliation identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing informality in platform work: The Emergence of religious community logics facing the void of state and managerial regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar - Regulating work: Exploring the dynamics of labour beyond the formal/informal divide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité du management algorithmique : de l’atomisation des collectifs de travail aux nouvelles possibilités d’expression religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée de recherche "Dynamiques inclusives : Nouveaux enjeux, nouvelles formes organisationnelles et nouveaux emplois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur des postures : les invocations multiples de la 'neutralité' dans le contexte du travail en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Neutralité, religion et entreprise » 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interstices of Algorithmic Surveillance: Examining Affordances of Religious Agency in Food-Delivery Platform Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du fait religieux en entreprise dans le groupe Orange. Symposium autour de l’ouvrage Religion, fait religieux et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 ème Congrès de l'AGRH, « ENJEUX DE SOCIÉTÉ &amp; GESTION DES RESSOURCES HUMAINES » 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie d'expression religieuse des travailleurs de la gig econony : une approche socio-matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The Manufactory of Violence’: a Study on Darwinist Mobility Practices in a French Telecom Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium, Sub-theme 79: Violence and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : une articulation entre nécessité et opportunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : une articulation entre nécessité et opportunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, HEC Paris, EM Normandie, ESG-UQAM, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité comme sujet sensible : réflexion et méthodologie d'analyse à partir de la phénoménologie de Jean-Paul Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-David Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bertolucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Internationales de la Diversité (RID) et 38ème Université d'Eté de l'Audit Social, Aix-en-Provence,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-en-Provence,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des livreurs ubérisés de la FoodTech : une expression religieuse au travail sous contrôle(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précaution(s), écueil(s) et programme(s) méthodologiques sur un sujet sensible. Le cas de l’étude du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème congrès de l’AGRH : "Vers une approche inclusive de la GRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport entre laïcité et fait religieux : cas du secteur public territorial. Enjeux épistémologique et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du CEDAG (Descartes) : « Fait religieux et management : quelles méthodes de recherche sur un sujet sensible »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition entre leaders et challengers dans l’industrie musicale : Le cas des rappeurs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualités de la dynamique concurrentielle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stay at home: The Direct and Indirect Consequences of the French Government Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Management Association (EHMA) Annual Conference: ‘Health Management: Realigning systems, context and players’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précaution(s), écueil(s) et programme(s) méthodologiques sur un sujet sensible. Le cas de l’étude du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde chaotique : au-delà de la simplicité et de la résilience, la complexité et l’antifragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : apports de la justice organisationnelle perçue pour une régulation inclusive. Une étude de cas multiples enchâssée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise au(x) défi(s) de l’alimentation confessionnelle : recherche de/du commun et dilemmes éthiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité et fonction publique : apports pluriels et parfois surprenants de la recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail dans la recherche française en gestion : état de l'art et pistes de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GRT Spiritualité et GRH : « Spiritualité, développement et transformation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management du fait religieux au travail : revue de littérature critique et voix/voies de recherche pour la recherche française en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème congrès de l’AGRH : "La GRH peut-elle sauver le travail ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management du fait religieux au travail : Revue de littérature critique et piste de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et Management : du malhonnête « venez comme vous êtes » au revanchard « nous allons faire sans vous ». Vers une mutation affinitaire du marché du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et perspectives managériales : une conjugaison plurielle du fait religieux et du travail dans la France contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'IPRA : "Pluralisme religieux, sociétés plurielles : les religions dans l’espace public européen."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise émancipatrice : un équilibre possible entre inclusion et disputatio autour des questions religieuses au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux et approche générationnelle : une problématique en tension au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québéc, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football et ramadan : « Dans les organisations privées, quelle que soit leur forme juridique, c'est la liberté de conviction et de manifester ses convictions qui prime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le fait religieux au travail : les paroles et les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes feuilles : Religion, fait religieux et management,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les personnels de l’Esri ont-ils vécu le deuxième confinement et voient-ils l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber : un héritage pour le sens et la raison d’être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait religieux au travail : Manager par la justice ?, Le magazine de l’ANDRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction RH publique face aux faits religieux, Observatoire Action Sociétale Action Publique (ASAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est plus difficile d'établir un lien » : le deuxième confinement vu par les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : la stratégie et les ressources sont touchées, selon les dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber (1961-2020), auteur de ‘Bullshit jobs’, HR Square</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et travailler confiné dans l’Esri » : premiers résultats de l'étude News Tank - Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : les personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : des personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l’expression religieuse au travail : vers de nouvelles avancées ?, Liaisons Sociales Magazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-chercheurs et le « blurring » : récit d’une prédisposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en débat la sphère privée, nouveau rôle de l’entreprise ?, Le magazine de l’ANDRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux au travail : de l’émergence à l’encadrement par le droit et le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait managérial total : Une analyse par la méthode des cas et l'exemple du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Tours, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04853339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Open the black box » : postures de régulation du fait religieux au travail et justice organisationnelle : une étude de cas multiples enchâssée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Le Mans Université, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LEMA2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02905636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Gaillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en Sciences de gestion et du management - Gestion des ressources humaines, comportements organisationnels, diversité et inclusion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0664-6649</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244357382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1865159234469503371713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo GAILLARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Docteur en Sciences de gestion et du management, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en GRH et comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Le Mans Université, et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilité à Diriger des Recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Tours. Membre du laboratoire ARGUMans, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ses recherches en gestion des ressources humaines et comportements organisationnels portent sur la diversité et l’inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment via l’étude de l'expression religieuse au travail. Il a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">publié ses travaux dans des revues françaises et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue française de gestion, Relations Industrielles/</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc.) et communique régulièrement ses recherches en France et à l'étranger (AGRH, EGOS, AOM, etc.). Auteur et coordinateur de plusieurs ouvrages, il codirige la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">collection Egalité, Diversité et Inclusion avec Clotilde CORON, chez EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du Conseil d'Administration de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et membre nommé par le Ministère du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil National des Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, il est également </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Référent Laïcité de Le Mans Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dirige par ailleurs deux formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : une mention de Master Management et Développement Durable (M1 et M2, FI, FA et FC) et un parcours du Master Management et Administration des Entreprises organisé en VAE collective avec la MGEN (M2, FC). Enfin, il est également </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du corps professoral du Business Science Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, une organisation académique internationale en réseau qui délivre un DBA accrédité par l'AMBA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Booba à Indexia : ce que les scandales révèlent des angles morts de la recherche en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasting as a Test for Team Cohesion in Religiously Diverse Workgroups? A Comparative Case Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management, Spirituality &amp; Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité en tension : l’articulation entre les identités religieuses et professionnelles des militaires sénégalais lors du processus de socialisation organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Aly Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (3), pp.58-79. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/grhu.137.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du miroir : Mieux comprendre les dérives de la mobilité interne grâce au cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du job-crafting dans la transition professionnelle vers une nouvelle identité religieuse : accompagner la réconciliation identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115810ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Valoriser n'est pas jouer : l'écosystème Rfg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 319, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre (enfin) la voix singulière des Sciences de gestion et du management pour le Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 12 (2), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.122.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to economic exploitation or religious oppression? A sociomaterial analysis of the agency of Muslim food-delivery workers facing algorithmic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des représentants salariés au comité de rémunération : une appropriation contrastée par les entreprises du SBF120 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Chebbi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (55), pp.38-56. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.055.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le fait religieux au travail. L’angle mort de l’appropriation du droit par les entreprises et leurs managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la RSE ? À propos du livre de Jacques IGALENS, Splendeurs et misères de la RSE, Caen, Éditions EMS, 2023, 227 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management comme système quasi-juridictionnel. Cas du comportement managérial de proximité face au fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise au(x) défi(s) de l’alimentation confessionnelle : réactions individuelles, dilemmes organisationnels et recherche du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (7), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.217.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing religion at work: a necessary distinction between words and deeds. A multiple case study of the postures facing religious expression in French organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (4), pp.744-763. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-02-2021-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : Vers une structuration d'un objet d'étude en GRH ? De la spécificité du contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.042.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde chaotique : au-delà de la résilience, vers l’antifragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.271-307. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.142.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and religion: Toward a religionbased transformation of the labor market? The feeling of exclusion in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVI (67), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : vers une mutation affinitaire du marché du travail ? Le sentiment d’exclusion en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (67), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions de gouvernance publique liées à la réaffirmation du principe de laïcité. Une recherche-intervention dans une collectivité territoriale de 10 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3-4), pp.241-258. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.37.2020.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise émancipatrice. Dépasser la « régulation » du fait religieux au travail par le disputatio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297-298, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.297.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des docteurs en management en France, de la thèse à la carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of employee and employee shareholder representation on the board of directors. Attributes, review and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Mans Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'écoute des leaders de l'égalité, de la diversité et de l'inclusion dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Egalité, Diversité, Inclusion, 978-2-38630-334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management et Société, 2025, Egalité, Diversité, Inclusion, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire de master en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Becdelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. , 2025, 978-2-8073-7139-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management et Société, 2024, Grands Auteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la thèse en management. Regards croisés de jeunes docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gestion en liberté, 978-2-37687-488-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, fait religieux et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l'expression religieuse au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions AFMD. 2020, Collection Analyser, 979-10-92358-50-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou réveler l'inclusion là où on ne l'attend pas ? Pratiques de (dés)engagement des travailleurs musulmans sur les plateformes de livraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion. Tendances contemporaines et sujets émergents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2025, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Que faire de la dépendance en GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque collaborateur clé. Réduire les impacts liés à l’absence d’un ou de plusieurs collaborateurs clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gereso, 2025, 979-10-397-1041-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management. Vers un primat de la responsabilité sur la rationalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galière, S. &amp; Hussenot, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un autre monde du travail est possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2025, 978-2-38630-237-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Au carrefour des transformations contemporaines du travail, entre compréhension et prescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations du travail entre continuité et ruptures: Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA éditions, 2025, 978-2822411349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Les faits et foutaises de Pfeffer et Sutton (2006) : le compte n’y est (toujours) pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré, L. &amp; Chalaye, M-N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté. Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2025, Questions de société, 978-2-37687-948-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau social X (ex-Twitter), un dispositif pédagogique qui s'ignore ? le cas du Thread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes, construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS (Management et Société), 2024, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational justice and diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Equality, Equity, Diversity and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.265-269, 2024, 9781800886360. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800886377.ch55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité sociale et la décision managériale de proximité. Un exemple de gestion de l'expression religieuse au travail en collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Hamelin (2023). L'acceptation sociale : l'innovation publique à l'épreuve du faisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2023, 978-2-37687-738-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre introductif. La thèse chemin faisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.14-19, 2023, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-développer l’adaptabilité à la carrière par la VAE lors de la transition professionnelle vers l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethielleux L. &amp; Valéau P. (dir.). La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre conclusif. Un méta-commentaire d’expériences singulières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.423-432, 2023, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. Valorisation(s) et impact(s) : vers un nouvel incontournable doctoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.301-320, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gère-t-on le fait religieux dans le grand groupe international français VINCI ? Grand entretien avec Tanguy de Belair, Inclusion & Diversity Director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaillard H., Galindo G. &amp; Honoré L. (dir., 2022). Religion, faits religieux et management. Diagnostic et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : quelques pistes de recherche adaptées du modèle EVLN d’Hirschman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HUGO GAILLARD; GÉRALDINE GALINDO; LIONEL HONORÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion, faits religieux et management. Diagnostic et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-363, 2022, QUESTIONS DE SOCIÉTÉ, 978-2-37687-597-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le client est-il vraiment roi ? Réactions au port d’un signe religieux visible par le personnel en contact. Premiers enseignements d’un cas exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Fellah-Dehiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaillard H., Galindo G. &amp; Honoré L. (dir., 2022). Religion, faits religieux et management. Diagnostic et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans ce monde où l’incertitude règne… que faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frimousse, S. (2022). Guide de l’antifragilité. Domptez l’imprévisible et l’incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Nicholas Taleb. Le sceptique penseur de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livian Y-F., Bidan M. (dir.). Les grands auteurs aux frontières du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2022, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.livia.2022.01.0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber. Quand les larbins, rafistoleurs et autres sbires cherchent du sens au non-sens de leur travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livian, Y-F. &amp; Bidan, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs aux frontières du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une recherche sensible en GRH : une expérience d'agilité et de réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hussenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hennequin E., Condomines B., Jan-Kerguiste A., Pijoan, N., Saint-Germes E. (dir.), GRH et questions sensibles en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 368 p., 2021, 231140962X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques concurrentielles dans l’industrie musicale du rap : un champ de recherche émergent à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS (Editions Management et Société). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faouzi Bensebaa (dir.), La dynamique concurrentielle : acteurs singuliers, stratégies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, Gestion en liberté, 978-237687-433-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans une recherche sensible en GRH – une expérience d’engagement et d’agilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hussenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH et questions sensibles en entreprise. Approches sociales, sociétales et managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2021, Recherche, 978-2-311-40962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment d’exclusion à motif religieux et choix entrepreneuriaux. Une étude de cas unique dans une PME affinitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gundolf K. &amp; Janssen F. (dir.). Entrepreneuriat, spiritualité et religion : Des sphères antinomiques ou étroitement liées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la distanciation sociale à la GRH post-pandémique : implications et anticipations issues de la crise sanitaire du nouveau Coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS (Editions Management et Société). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Kalika (dir.), L’impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.177-186, 2020, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux et approche générationnelle : éléments d’anticipation d’une problématique en tension au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Racine, Yves Hallée (dir.), Les diversités en milieux de travail. Discrimination, égalité des chances et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, 2019, 978-2763740713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venir travailler dans l'ESS quand on est fonctionnaire : quelle construction de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres du Réseau inter-universitaire de l'Économie sociale et solidaire (RIUESS). "L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiaphorizing processes in organizations: ethical blindness and moral insensitivity in the face of managerial violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merge With the Group but Stand Out: The Personal Branding Challenge in the PhD Journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des comportements religieux dans le contexte du travail : une étude de cas dans les services militaires sénégalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du service public à l'ESS. Quelles motivations et quelle construction de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESS 2024 : 11èmes journées de recherche GESS (Gestion des Entreprises Sociales et Solidaires). "Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l’ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la diversité religieuse en contexte militaire sénégalais : une étude de cas mobilisant la théorie de la régulation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Rencontres Internationales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion évolutive du fait religieux dans les services militaires sénégalais. Le cas des sapeurs-pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the French Validation Of Acquired Experience (VAE) System can Serve Professional Reorientation towards SSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIRIEC International Research Conference on Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du job-crafting dans la transition professionnelle vers une nouvelle identité religieuse : accompagner la réconciliation identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing informality in platform work: The Emergence of religious community logics facing the void of state and managerial regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar - Regulating work: Exploring the dynamics of labour beyond the formal/informal divide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité du management algorithmique : de l’atomisation des collectifs de travail aux nouvelles possibilités d’expression religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée de recherche "Dynamiques inclusives : Nouveaux enjeux, nouvelles formes organisationnelles et nouveaux emplois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur des postures : les invocations multiples de la 'neutralité' dans le contexte du travail en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Neutralité, religion et entreprise » 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interstices of Algorithmic Surveillance: Examining Affordances of Religious Agency in Food-Delivery Platform Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie d'expression religieuse des travailleurs de la gig econony : une approche socio-matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du fait religieux en entreprise dans le groupe Orange. Symposium autour de l’ouvrage Religion, fait religieux et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 ème Congrès de l'AGRH, « ENJEUX DE SOCIÉTÉ &amp; GESTION DES RESSOURCES HUMAINES » 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The Manufactory of Violence’: a Study on Darwinist Mobility Practices in a French Telecom Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium, Sub-theme 79: Violence and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : une articulation entre nécessité et opportunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : une articulation entre nécessité et opportunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, HEC Paris, EM Normandie, ESG-UQAM, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité comme sujet sensible : réflexion et méthodologie d'analyse à partir de la phénoménologie de Jean-Paul Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-David Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bertolucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Internationales de la Diversité (RID) et 38ème Université d'Eté de l'Audit Social, Aix-en-Provence,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-en-Provence,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des livreurs ubérisés de la FoodTech : une expression religieuse au travail sous contrôle(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précaution(s), écueil(s) et programme(s) méthodologiques sur un sujet sensible. Le cas de l’étude du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème congrès de l’AGRH : "Vers une approche inclusive de la GRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport entre laïcité et fait religieux : cas du secteur public territorial. Enjeux épistémologique et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du CEDAG (Descartes) : « Fait religieux et management : quelles méthodes de recherche sur un sujet sensible »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition entre leaders et challengers dans l’industrie musicale : Le cas des rappeurs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualités de la dynamique concurrentielle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stay at home: The Direct and Indirect Consequences of the French Government Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Management Association (EHMA) Annual Conference: ‘Health Management: Realigning systems, context and players’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précaution(s), écueil(s) et programme(s) méthodologiques sur un sujet sensible. Le cas de l’étude du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde chaotique : au-delà de la simplicité et de la résilience, la complexité et l’antifragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : apports de la justice organisationnelle perçue pour une régulation inclusive. Une étude de cas multiples enchâssée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise au(x) défi(s) de l’alimentation confessionnelle : recherche de/du commun et dilemmes éthiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management du fait religieux au travail : Revue de littérature critique et piste de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité et fonction publique : apports pluriels et parfois surprenants de la recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management du fait religieux au travail : revue de littérature critique et voix/voies de recherche pour la recherche française en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème congrès de l’AGRH : "La GRH peut-elle sauver le travail ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail dans la recherche française en gestion : état de l'art et pistes de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GRT Spiritualité et GRH : « Spiritualité, développement et transformation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et perspectives managériales : une conjugaison plurielle du fait religieux et du travail dans la France contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'IPRA : "Pluralisme religieux, sociétés plurielles : les religions dans l’espace public européen."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise émancipatrice : un équilibre possible entre inclusion et disputatio autour des questions religieuses au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et Management : du malhonnête « venez comme vous êtes » au revanchard « nous allons faire sans vous ». Vers une mutation affinitaire du marché du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux et approche générationnelle : une problématique en tension au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québéc, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football et ramadan : « Dans les organisations privées, quelle que soit leur forme juridique, c'est la liberté de conviction et de manifester ses convictions qui prime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes feuilles : Religion, fait religieux et management,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le fait religieux au travail : les paroles et les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les personnels de l’Esri ont-ils vécu le deuxième confinement et voient-ils l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber : un héritage pour le sens et la raison d’être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait religieux au travail : Manager par la justice ?, Le magazine de l’ANDRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction RH publique face aux faits religieux, Observatoire Action Sociétale Action Publique (ASAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est plus difficile d'établir un lien » : le deuxième confinement vu par les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : la stratégie et les ressources sont touchées, selon les dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber (1961-2020), auteur de ‘Bullshit jobs’, HR Square</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et travailler confiné dans l’Esri » : premiers résultats de l'étude News Tank - Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : les personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-chercheurs et le « blurring » : récit d’une prédisposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l’expression religieuse au travail : vers de nouvelles avancées ?, Liaisons Sociales Magazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : des personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en débat la sphère privée, nouveau rôle de l’entreprise ?, Le magazine de l’ANDRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux au travail : de l’émergence à l’encadrement par le droit et le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait managérial total : Une analyse par la méthode des cas et l'exemple du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Tours, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04853339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Open the black box » : postures de régulation du fait religieux au travail et justice organisationnelle : une étude de cas multiples enchâssée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Le Mans Université, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LEMA2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02905636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73EDB979"/>
+    <w:nsid w:val="82370E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0664-6649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244357382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1865159234469503371713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Seye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sidy Aly Ba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115810ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Galiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.122.0115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhikra Chebbi Nekhili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nekhili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Honor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.217.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-02-2021-0053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.067.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.37.2020.0014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.297.0089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Grandazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/a-lecoute-des-leaders-de-l-edi-dans-les-organisations/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lexperience-de-la-these-en-management/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Galindo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00358" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjardins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377.ch55" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0423" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fellah-Dehiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/religion-fait-religieux-et-management/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boncori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cazals" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.livia.2022.01.0410" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hussenot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086423v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sidy Ali Ba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Pinzon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alrabie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227041v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434186v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lunel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cormaty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883493v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Haberbusch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guiraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310337v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853339v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LEMA2005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0664-6649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244357382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1865159234469503371713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Seye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sidy Aly Ba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115810ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.122.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Galiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhikra Chebbi Nekhili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nekhili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Honor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.217.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-02-2021-0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.067.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.37.2020.0014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.297.0089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Grandazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/a-lecoute-des-leaders-de-l-edi-dans-les-organisations/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lexperience-de-la-these-en-management/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Galindo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00358" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjardins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377.ch55" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0423" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/religion-fait-religieux-et-management/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fellah-Dehiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cazals" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.livia.2022.01.0410" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boncori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hussenot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sidy Ali Ba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Pinzon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alrabie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227041v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434179v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434128v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cormaty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883493v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Haberbusch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guiraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310337v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310335v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853339v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LEMA2005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>