--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Gaillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en Sciences de gestion et du management - Gestion des ressources humaines, comportements organisationnels, diversité et inclusion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0664-6649</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244357382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1865159234469503371713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo GAILLARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Docteur en Sciences de gestion et du management, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en GRH et comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Le Mans Université, et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilité à Diriger des Recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Tours. Membre du laboratoire ARGUMans, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ses recherches en gestion des ressources humaines et comportements organisationnels portent sur la diversité et l’inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment via l’étude de l'expression religieuse au travail. Il a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">publié ses travaux dans des revues françaises et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue française de gestion, Relations Industrielles/</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc.) et communique régulièrement ses recherches en France et à l'étranger (AGRH, EGOS, AOM, etc.). Auteur et coordinateur de plusieurs ouvrages, il codirige la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">collection Egalité, Diversité et Inclusion avec Clotilde CORON, chez EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du Conseil d'Administration de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et membre nommé par le Ministère du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil National des Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, il est également </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Référent Laïcité de Le Mans Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dirige par ailleurs deux formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : une mention de Master Management et Développement Durable (M1 et M2, FI, FA et FC) et un parcours du Master Management et Administration des Entreprises organisé en VAE collective avec la MGEN (M2, FC). Enfin, il est également </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du corps professoral du Business Science Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, une organisation académique internationale en réseau qui délivre un DBA accrédité par l'AMBA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Booba à Indexia : ce que les scandales révèlent des angles morts de la recherche en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasting as a Test for Team Cohesion in Religiously Diverse Workgroups? A Comparative Case Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management, Spirituality &amp; Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité en tension : l’articulation entre les identités religieuses et professionnelles des militaires sénégalais lors du processus de socialisation organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Aly Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (3), pp.58-79. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/grhu.137.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du miroir : Mieux comprendre les dérives de la mobilité interne grâce au cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du job-crafting dans la transition professionnelle vers une nouvelle identité religieuse : accompagner la réconciliation identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115810ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Valoriser n'est pas jouer : l'écosystème Rfg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 319, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre (enfin) la voix singulière des Sciences de gestion et du management pour le Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 12 (2), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.122.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to economic exploitation or religious oppression? A sociomaterial analysis of the agency of Muslim food-delivery workers facing algorithmic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des représentants salariés au comité de rémunération : une appropriation contrastée par les entreprises du SBF120 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Chebbi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (55), pp.38-56. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.055.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le fait religieux au travail. L’angle mort de l’appropriation du droit par les entreprises et leurs managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la RSE ? À propos du livre de Jacques IGALENS, Splendeurs et misères de la RSE, Caen, Éditions EMS, 2023, 227 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management comme système quasi-juridictionnel. Cas du comportement managérial de proximité face au fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise au(x) défi(s) de l’alimentation confessionnelle : réactions individuelles, dilemmes organisationnels et recherche du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (7), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.217.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing religion at work: a necessary distinction between words and deeds. A multiple case study of the postures facing religious expression in French organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (4), pp.744-763. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-02-2021-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : Vers une structuration d'un objet d'étude en GRH ? De la spécificité du contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.042.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde chaotique : au-delà de la résilience, vers l’antifragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.271-307. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.142.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and religion: Toward a religionbased transformation of the labor market? The feeling of exclusion in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVI (67), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : vers une mutation affinitaire du marché du travail ? Le sentiment d’exclusion en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (67), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions de gouvernance publique liées à la réaffirmation du principe de laïcité. Une recherche-intervention dans une collectivité territoriale de 10 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3-4), pp.241-258. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.37.2020.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise émancipatrice. Dépasser la « régulation » du fait religieux au travail par le disputatio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297-298, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.297.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des docteurs en management en France, de la thèse à la carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of employee and employee shareholder representation on the board of directors. Attributes, review and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Mans Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'écoute des leaders de l'égalité, de la diversité et de l'inclusion dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Egalité, Diversité, Inclusion, 978-2-38630-334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management et Société, 2025, Egalité, Diversité, Inclusion, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire de master en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Becdelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. , 2025, 978-2-8073-7139-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management et Société, 2024, Grands Auteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la thèse en management. Regards croisés de jeunes docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gestion en liberté, 978-2-37687-488-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, fait religieux et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l'expression religieuse au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions AFMD. 2020, Collection Analyser, 979-10-92358-50-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou réveler l'inclusion là où on ne l'attend pas ? Pratiques de (dés)engagement des travailleurs musulmans sur les plateformes de livraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion. Tendances contemporaines et sujets émergents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2025, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Que faire de la dépendance en GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque collaborateur clé. Réduire les impacts liés à l’absence d’un ou de plusieurs collaborateurs clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gereso, 2025, 979-10-397-1041-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management. Vers un primat de la responsabilité sur la rationalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galière, S. &amp; Hussenot, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un autre monde du travail est possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2025, 978-2-38630-237-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Au carrefour des transformations contemporaines du travail, entre compréhension et prescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations du travail entre continuité et ruptures: Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA éditions, 2025, 978-2822411349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Les faits et foutaises de Pfeffer et Sutton (2006) : le compte n’y est (toujours) pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré, L. &amp; Chalaye, M-N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté. Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2025, Questions de société, 978-2-37687-948-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau social X (ex-Twitter), un dispositif pédagogique qui s'ignore ? le cas du Thread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes, construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS (Management et Société), 2024, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational justice and diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Equality, Equity, Diversity and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.265-269, 2024, 9781800886360. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800886377.ch55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité sociale et la décision managériale de proximité. Un exemple de gestion de l'expression religieuse au travail en collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Hamelin (2023). L'acceptation sociale : l'innovation publique à l'épreuve du faisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2023, 978-2-37687-738-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre introductif. La thèse chemin faisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.14-19, 2023, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-développer l’adaptabilité à la carrière par la VAE lors de la transition professionnelle vers l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethielleux L. &amp; Valéau P. (dir.). La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre conclusif. Un méta-commentaire d’expériences singulières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.423-432, 2023, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. Valorisation(s) et impact(s) : vers un nouvel incontournable doctoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.301-320, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gère-t-on le fait religieux dans le grand groupe international français VINCI ? Grand entretien avec Tanguy de Belair, Inclusion & Diversity Director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaillard H., Galindo G. &amp; Honoré L. (dir., 2022). Religion, faits religieux et management. Diagnostic et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : quelques pistes de recherche adaptées du modèle EVLN d’Hirschman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HUGO GAILLARD; GÉRALDINE GALINDO; LIONEL HONORÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion, faits religieux et management. Diagnostic et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-363, 2022, QUESTIONS DE SOCIÉTÉ, 978-2-37687-597-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le client est-il vraiment roi ? Réactions au port d’un signe religieux visible par le personnel en contact. Premiers enseignements d’un cas exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Fellah-Dehiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaillard H., Galindo G. &amp; Honoré L. (dir., 2022). Religion, faits religieux et management. Diagnostic et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans ce monde où l’incertitude règne… que faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frimousse, S. (2022). Guide de l’antifragilité. Domptez l’imprévisible et l’incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Nicholas Taleb. Le sceptique penseur de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livian Y-F., Bidan M. (dir.). Les grands auteurs aux frontières du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2022, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.livia.2022.01.0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber. Quand les larbins, rafistoleurs et autres sbires cherchent du sens au non-sens de leur travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livian, Y-F. &amp; Bidan, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs aux frontières du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une recherche sensible en GRH : une expérience d'agilité et de réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hussenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hennequin E., Condomines B., Jan-Kerguiste A., Pijoan, N., Saint-Germes E. (dir.), GRH et questions sensibles en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 368 p., 2021, 231140962X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques concurrentielles dans l’industrie musicale du rap : un champ de recherche émergent à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS (Editions Management et Société). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faouzi Bensebaa (dir.), La dynamique concurrentielle : acteurs singuliers, stratégies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, Gestion en liberté, 978-237687-433-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans une recherche sensible en GRH – une expérience d’engagement et d’agilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hussenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH et questions sensibles en entreprise. Approches sociales, sociétales et managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2021, Recherche, 978-2-311-40962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment d’exclusion à motif religieux et choix entrepreneuriaux. Une étude de cas unique dans une PME affinitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gundolf K. &amp; Janssen F. (dir.). Entrepreneuriat, spiritualité et religion : Des sphères antinomiques ou étroitement liées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la distanciation sociale à la GRH post-pandémique : implications et anticipations issues de la crise sanitaire du nouveau Coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS (Editions Management et Société). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Kalika (dir.), L’impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.177-186, 2020, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux et approche générationnelle : éléments d’anticipation d’une problématique en tension au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Racine, Yves Hallée (dir.), Les diversités en milieux de travail. Discrimination, égalité des chances et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, 2019, 978-2763740713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venir travailler dans l'ESS quand on est fonctionnaire : quelle construction de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres du Réseau inter-universitaire de l'Économie sociale et solidaire (RIUESS). "L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiaphorizing processes in organizations: ethical blindness and moral insensitivity in the face of managerial violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merge With the Group but Stand Out: The Personal Branding Challenge in the PhD Journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des comportements religieux dans le contexte du travail : une étude de cas dans les services militaires sénégalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du service public à l'ESS. Quelles motivations et quelle construction de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESS 2024 : 11èmes journées de recherche GESS (Gestion des Entreprises Sociales et Solidaires). "Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l’ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la diversité religieuse en contexte militaire sénégalais : une étude de cas mobilisant la théorie de la régulation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Rencontres Internationales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion évolutive du fait religieux dans les services militaires sénégalais. Le cas des sapeurs-pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the French Validation Of Acquired Experience (VAE) System can Serve Professional Reorientation towards SSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIRIEC International Research Conference on Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du job-crafting dans la transition professionnelle vers une nouvelle identité religieuse : accompagner la réconciliation identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing informality in platform work: The Emergence of religious community logics facing the void of state and managerial regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar - Regulating work: Exploring the dynamics of labour beyond the formal/informal divide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité du management algorithmique : de l’atomisation des collectifs de travail aux nouvelles possibilités d’expression religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée de recherche "Dynamiques inclusives : Nouveaux enjeux, nouvelles formes organisationnelles et nouveaux emplois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur des postures : les invocations multiples de la 'neutralité' dans le contexte du travail en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Neutralité, religion et entreprise » 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interstices of Algorithmic Surveillance: Examining Affordances of Religious Agency in Food-Delivery Platform Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie d'expression religieuse des travailleurs de la gig econony : une approche socio-matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du fait religieux en entreprise dans le groupe Orange. Symposium autour de l’ouvrage Religion, fait religieux et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 ème Congrès de l'AGRH, « ENJEUX DE SOCIÉTÉ &amp; GESTION DES RESSOURCES HUMAINES » 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The Manufactory of Violence’: a Study on Darwinist Mobility Practices in a French Telecom Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium, Sub-theme 79: Violence and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : une articulation entre nécessité et opportunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : une articulation entre nécessité et opportunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, HEC Paris, EM Normandie, ESG-UQAM, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité comme sujet sensible : réflexion et méthodologie d'analyse à partir de la phénoménologie de Jean-Paul Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-David Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bertolucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Internationales de la Diversité (RID) et 38ème Université d'Eté de l'Audit Social, Aix-en-Provence,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-en-Provence,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des livreurs ubérisés de la FoodTech : une expression religieuse au travail sous contrôle(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précaution(s), écueil(s) et programme(s) méthodologiques sur un sujet sensible. Le cas de l’étude du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème congrès de l’AGRH : "Vers une approche inclusive de la GRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport entre laïcité et fait religieux : cas du secteur public territorial. Enjeux épistémologique et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du CEDAG (Descartes) : « Fait religieux et management : quelles méthodes de recherche sur un sujet sensible »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition entre leaders et challengers dans l’industrie musicale : Le cas des rappeurs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualités de la dynamique concurrentielle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stay at home: The Direct and Indirect Consequences of the French Government Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Management Association (EHMA) Annual Conference: ‘Health Management: Realigning systems, context and players’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précaution(s), écueil(s) et programme(s) méthodologiques sur un sujet sensible. Le cas de l’étude du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde chaotique : au-delà de la simplicité et de la résilience, la complexité et l’antifragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : apports de la justice organisationnelle perçue pour une régulation inclusive. Une étude de cas multiples enchâssée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise au(x) défi(s) de l’alimentation confessionnelle : recherche de/du commun et dilemmes éthiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management du fait religieux au travail : Revue de littérature critique et piste de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité et fonction publique : apports pluriels et parfois surprenants de la recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management du fait religieux au travail : revue de littérature critique et voix/voies de recherche pour la recherche française en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème congrès de l’AGRH : "La GRH peut-elle sauver le travail ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail dans la recherche française en gestion : état de l'art et pistes de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GRT Spiritualité et GRH : « Spiritualité, développement et transformation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et perspectives managériales : une conjugaison plurielle du fait religieux et du travail dans la France contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'IPRA : "Pluralisme religieux, sociétés plurielles : les religions dans l’espace public européen."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise émancipatrice : un équilibre possible entre inclusion et disputatio autour des questions religieuses au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et Management : du malhonnête « venez comme vous êtes » au revanchard « nous allons faire sans vous ». Vers une mutation affinitaire du marché du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux et approche générationnelle : une problématique en tension au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québéc, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football et ramadan : « Dans les organisations privées, quelle que soit leur forme juridique, c'est la liberté de conviction et de manifester ses convictions qui prime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes feuilles : Religion, fait religieux et management,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le fait religieux au travail : les paroles et les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les personnels de l’Esri ont-ils vécu le deuxième confinement et voient-ils l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber : un héritage pour le sens et la raison d’être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait religieux au travail : Manager par la justice ?, Le magazine de l’ANDRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction RH publique face aux faits religieux, Observatoire Action Sociétale Action Publique (ASAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est plus difficile d'établir un lien » : le deuxième confinement vu par les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : la stratégie et les ressources sont touchées, selon les dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber (1961-2020), auteur de ‘Bullshit jobs’, HR Square</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et travailler confiné dans l’Esri » : premiers résultats de l'étude News Tank - Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : les personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-chercheurs et le « blurring » : récit d’une prédisposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l’expression religieuse au travail : vers de nouvelles avancées ?, Liaisons Sociales Magazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : des personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en débat la sphère privée, nouveau rôle de l’entreprise ?, Le magazine de l’ANDRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux au travail : de l’émergence à l’encadrement par le droit et le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait managérial total : Une analyse par la méthode des cas et l'exemple du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Tours, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04853339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Open the black box » : postures de régulation du fait religieux au travail et justice organisationnelle : une étude de cas multiples enchâssée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Le Mans Université, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LEMA2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02905636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Gaillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en Sciences de gestion et du management - Gestion des ressources humaines, comportements organisationnels, diversité et inclusion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0664-6649</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244357382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1865159234469503371713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=1h9vTgIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo GAILLARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Docteur en Sciences de gestion et du management, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en GRH et comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Le Mans Université, et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilité à Diriger des Recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Tours. Membre du laboratoire ARGUMans, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ses recherches en gestion des ressources humaines et comportements organisationnels portent sur la diversité et l’inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment via l’étude de l'expression religieuse au travail. Il a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">publié ses travaux dans des revues françaises et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue française de gestion, Relations Industrielles/</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc.) et communique régulièrement ses recherches en France et à l'étranger (AGRH, EGOS, AOM, etc.). Auteur et coordinateur de plusieurs ouvrages, il codirige la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">collection Egalité, Diversité et Inclusion avec Clotilde CORON, chez EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du Conseil d'Administration de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et membre nommé par le Ministère du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil National des Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, il est également </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Référent Laïcité de Le Mans Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dirige par ailleurs deux formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : une mention de Master Management et Développement Durable (M1 et M2, FI, FA et FC) et un parcours du Master Management et Administration des Entreprises organisé en VAE collective avec la MGEN (M2, FC). Enfin, il est également </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du corps professoral du Business Science Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, une organisation académique internationale en réseau qui délivre un DBA accrédité par l'AMBA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Booba à Indexia : ce que les scandales révèlent des angles morts de la recherche en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasting as a Test for Team Cohesion in Religiously Diverse Workgroups? A Comparative Case Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management, Spirituality &amp; Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité en tension : l’articulation entre les identités religieuses et professionnelles des militaires sénégalais lors du processus de socialisation organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Aly Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (3), pp.58-79. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/grhu.137.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du miroir : Mieux comprendre les dérives de la mobilité interne grâce au cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du job-crafting dans la transition professionnelle vers une nouvelle identité religieuse : accompagner la réconciliation identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115810ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to economic exploitation or religious oppression? A sociomaterial analysis of the agency of Muslim food-delivery workers facing algorithmic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Valoriser n'est pas jouer : l'écosystème Rfg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 319, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre (enfin) la voix singulière des Sciences de gestion et du management pour le Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 12 (2), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.122.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des représentants salariés au comité de rémunération : une appropriation contrastée par les entreprises du SBF120 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Chebbi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (55), pp.38-56. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.055.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le fait religieux au travail. L’angle mort de l’appropriation du droit par les entreprises et leurs managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la RSE ? À propos du livre de Jacques IGALENS, Splendeurs et misères de la RSE, Caen, Éditions EMS, 2023, 227 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management comme système quasi-juridictionnel. Cas du comportement managérial de proximité face au fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise au(x) défi(s) de l’alimentation confessionnelle : réactions individuelles, dilemmes organisationnels et recherche du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (7), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.217.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing religion at work: a necessary distinction between words and deeds. A multiple case study of the postures facing religious expression in French organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (4), pp.744-763. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-02-2021-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : Vers une structuration d'un objet d'étude en GRH ? De la spécificité du contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.042.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : vers une mutation affinitaire du marché du travail ? Le sentiment d’exclusion en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (67), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde chaotique : au-delà de la résilience, vers l’antifragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.271-307. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.142.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and religion: Toward a religionbased transformation of the labor market? The feeling of exclusion in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVI (67), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions de gouvernance publique liées à la réaffirmation du principe de laïcité. Une recherche-intervention dans une collectivité territoriale de 10 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3-4), pp.241-258. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.37.2020.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise émancipatrice. Dépasser la « régulation » du fait religieux au travail par le disputatio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297-298, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.297.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des docteurs en management en France, de la thèse à la carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of employee and employee shareholder representation on the board of directors. Attributes, review and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Mans Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'écoute des leaders de l'égalité, de la diversité et de l'inclusion dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Egalité, Diversité, Inclusion, 978-2-38630-334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management et Société, 2025, Egalité, Diversité, Inclusion, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire de master en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Becdelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. , 2025, 978-2-8073-7139-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management et Société, 2024, Grands Auteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la thèse en management. Regards croisés de jeunes docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gestion en liberté, 978-2-37687-488-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, fait religieux et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions, 2022, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l'expression religieuse au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions AFMD. 2020, Collection Analyser, 979-10-92358-50-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Que faire de la dépendance en GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque collaborateur clé. Réduire les impacts liés à l’absence d’un ou de plusieurs collaborateurs clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gereso, 2025, 979-10-397-1041-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou réveler l'inclusion là où on ne l'attend pas ? Pratiques de (dés)engagement des travailleurs musulmans sur les plateformes de livraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion. Tendances contemporaines et sujets émergents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2025, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Les faits et foutaises de Pfeffer et Sutton (2006) : le compte n’y est (toujours) pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré, L. &amp; Chalaye, M-N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté. Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2025, Questions de société, 978-2-37687-948-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Au carrefour des transformations contemporaines du travail, entre compréhension et prescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations du travail entre continuité et ruptures: Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA éditions, 2025, 978-2822411349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management. Vers un primat de la responsabilité sur la rationalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galière, S. &amp; Hussenot, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un autre monde du travail est possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2025, 978-2-38630-237-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational justice and diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Equality, Equity, Diversity and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.265-269, 2024, 9781800886360. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800886377.ch55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau social X (ex-Twitter), un dispositif pédagogique qui s'ignore ? le cas du Thread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes, construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS (Management et Société), 2024, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité sociale et la décision managériale de proximité. Un exemple de gestion de l'expression religieuse au travail en collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Hamelin (2023). L'acceptation sociale : l'innovation publique à l'épreuve du faisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2023, 978-2-37687-738-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre introductif. La thèse chemin faisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.14-19, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-développer l’adaptabilité à la carrière par la VAE lors de la transition professionnelle vers l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethielleux L. &amp; Valéau P. (dir.). La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre conclusif. Un méta-commentaire d’expériences singulières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.423-432, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. Valorisation(s) et impact(s) : vers un nouvel incontournable doctoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.301-320, 2023, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gaill.2023.01.0301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gère-t-on le fait religieux dans le grand groupe international français VINCI ? Grand entretien avec Tanguy de Belair, Inclusion & Diversity Director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaillard H., Galindo G. &amp; Honoré L. (dir., 2022). Religion, faits religieux et management. Diagnostic et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : quelques pistes de recherche adaptées du modèle EVLN d’Hirschman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HUGO GAILLARD; GÉRALDINE GALINDO; LIONEL HONORÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion, faits religieux et management. Diagnostic et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management et Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-363, 2022, QUESTIONS DE SOCIÉTÉ, 978-2-37687-597-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le client est-il vraiment roi ? Réactions au port d’un signe religieux visible par le personnel en contact. Premiers enseignements d’un cas exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Fellah-Dehiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaillard H., Galindo G. &amp; Honoré L. (dir., 2022). Religion, faits religieux et management. Diagnostic et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans ce monde où l’incertitude règne… que faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frimousse, S. (2022). Guide de l’antifragilité. Domptez l’imprévisible et l’incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société (EMS), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber. Quand les larbins, rafistoleurs et autres sbires cherchent du sens au non-sens de leur travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livian, Y-F. &amp; Bidan, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs aux frontières du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Nicholas Taleb. Le sceptique penseur de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livian Y-F., Bidan M. (dir.). Les grands auteurs aux frontières du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.livia.2022.01.0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment d’exclusion à motif religieux et choix entrepreneuriaux. Une étude de cas unique dans une PME affinitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gundolf K. &amp; Janssen F. (dir.). Entrepreneuriat, spiritualité et religion : Des sphères antinomiques ou étroitement liées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans une recherche sensible en GRH – une expérience d’engagement et d’agilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hussenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH et questions sensibles en entreprise. Approches sociales, sociétales et managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2021, Recherche, 978-2-311-40962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une recherche sensible en GRH : une expérience d'agilité et de réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hussenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hennequin E., Condomines B., Jan-Kerguiste A., Pijoan, N., Saint-Germes E. (dir.), GRH et questions sensibles en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 368 p., 2021, 231140962X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques concurrentielles dans l’industrie musicale du rap : un champ de recherche émergent à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS (Editions Management et Société). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faouzi Bensebaa (dir.), La dynamique concurrentielle : acteurs singuliers, stratégies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, Gestion en liberté, 978-237687-433-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la distanciation sociale à la GRH post-pandémique : implications et anticipations issues de la crise sanitaire du nouveau Coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS (Editions Management et Société). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Kalika (dir.), L’impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.177-186, 2020, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux et approche générationnelle : éléments d’anticipation d’une problématique en tension au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Racine, Yves Hallée (dir.), Les diversités en milieux de travail. Discrimination, égalité des chances et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, 2019, 978-2763740713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiaphorizing processes in organizations: ethical blindness and moral insensitivity in the face of managerial violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venir travailler dans l'ESS quand on est fonctionnaire : quelle construction de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontres du Réseau inter-universitaire de l'Économie sociale et solidaire (RIUESS). "L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merge With the Group but Stand Out: The Personal Branding Challenge in the PhD Journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des comportements religieux dans le contexte du travail : une étude de cas dans les services militaires sénégalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du service public à l'ESS. Quelles motivations et quelle construction de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESS 2024 : 11èmes journées de recherche GESS (Gestion des Entreprises Sociales et Solidaires). "Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l’ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la diversité religieuse en contexte militaire sénégalais : une étude de cas mobilisant la théorie de la régulation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Rencontres Internationales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion évolutive du fait religieux dans les services militaires sénégalais. Le cas des sapeurs-pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sidy Ali Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the French Validation Of Acquired Experience (VAE) System can Serve Professional Reorientation towards SSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIRIEC International Research Conference on Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du job-crafting dans la transition professionnelle vers une nouvelle identité religieuse : accompagner la réconciliation identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur des postures : les invocations multiples de la 'neutralité' dans le contexte du travail en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Neutralité, religion et entreprise » 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité du management algorithmique : de l’atomisation des collectifs de travail aux nouvelles possibilités d’expression religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée de recherche "Dynamiques inclusives : Nouveaux enjeux, nouvelles formes organisationnelles et nouveaux emplois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing informality in platform work: The Emergence of religious community logics facing the void of state and managerial regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar - Regulating work: Exploring the dynamics of labour beyond the formal/informal divide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interstices of Algorithmic Surveillance: Examining Affordances of Religious Agency in Food-Delivery Platform Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du fait religieux en entreprise dans le groupe Orange. Symposium autour de l’ouvrage Religion, fait religieux et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 ème Congrès de l'AGRH, « ENJEUX DE SOCIÉTÉ &amp; GESTION DES RESSOURCES HUMAINES » 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie d'expression religieuse des travailleurs de la gig econony : une approche socio-matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des livreurs ubérisés de la FoodTech : une expression religieuse au travail sous contrôle(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité comme sujet sensible : réflexion et méthodologie d'analyse à partir de la phénoménologie de Jean-Paul Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-David Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bertolucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Internationales de la Diversité (RID) et 38ème Université d'Eté de l'Audit Social, Aix-en-Provence,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-en-Provence,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The Manufactory of Violence’: a Study on Darwinist Mobility Practices in a French Telecom Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium, Sub-theme 79: Violence and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : une articulation entre nécessité et opportunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et religion : une articulation entre nécessité et opportunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, HEC Paris, EM Normandie, ESG-UQAM, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précaution(s), écueil(s) et programme(s) méthodologiques sur un sujet sensible. Le cas de l’étude du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème congrès de l’AGRH : "Vers une approche inclusive de la GRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stay at home: The Direct and Indirect Consequences of the French Government Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Management Association (EHMA) Annual Conference: ‘Health Management: Realigning systems, context and players’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport entre laïcité et fait religieux : cas du secteur public territorial. Enjeux épistémologique et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du CEDAG (Descartes) : « Fait religieux et management : quelles méthodes de recherche sur un sujet sensible »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition entre leaders et challengers dans l’industrie musicale : Le cas des rappeurs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualités de la dynamique concurrentielle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précaution(s), écueil(s) et programme(s) méthodologiques sur un sujet sensible. Le cas de l’étude du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde chaotique : au-delà de la simplicité et de la résilience, la complexité et l’antifragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail : apports de la justice organisationnelle perçue pour une régulation inclusive. Une étude de cas multiples enchâssée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, IAE de Tours, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise au(x) défi(s) de l’alimentation confessionnelle : recherche de/du commun et dilemmes éthiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité et fonction publique : apports pluriels et parfois surprenants de la recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux au travail dans la recherche française en gestion : état de l'art et pistes de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GRT Spiritualité et GRH : « Spiritualité, développement et transformation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management du fait religieux au travail : revue de littérature critique et voix/voies de recherche pour la recherche française en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème congrès de l’AGRH : "La GRH peut-elle sauver le travail ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management du fait religieux au travail : Revue de littérature critique et piste de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Volia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et perspectives managériales : une conjugaison plurielle du fait religieux et du travail dans la France contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'IPRA : "Pluralisme religieux, sociétés plurielles : les religions dans l’espace public européen."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise émancipatrice : un équilibre possible entre inclusion et disputatio autour des questions religieuses au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et Management : du malhonnête « venez comme vous êtes » au revanchard « nous allons faire sans vous ». Vers une mutation affinitaire du marché du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux et approche générationnelle : une problématique en tension au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationnales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québéc, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football et ramadan : « Dans les organisations privées, quelle que soit leur forme juridique, c'est la liberté de conviction et de manifester ses convictions qui prime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes feuilles : Religion, fait religieux et management,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le fait religieux au travail : les paroles et les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les personnels de l’Esri ont-ils vécu le deuxième confinement et voient-ils l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber : un héritage pour le sens et la raison d’être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait religieux au travail : Manager par la justice ?, Le magazine de l’ANDRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction RH publique face aux faits religieux, Observatoire Action Sociétale Action Publique (ASAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est plus difficile d'établir un lien » : le deuxième confinement vu par les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : la stratégie et les ressources sont touchées, selon les dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber (1961-2020), auteur de ‘Bullshit jobs’, HR Square</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boncori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et travailler confiné dans l’Esri » : premiers résultats de l'étude News Tank - Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : les personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : des personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l’expression religieuse au travail : vers de nouvelles avancées ?, Liaisons Sociales Magazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-chercheurs et le « blurring » : récit d’une prédisposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en débat la sphère privée, nouveau rôle de l’entreprise ?, Le magazine de l’ANDRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits religieux au travail : de l’émergence à l’encadrement par le droit et le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait managérial total : Une analyse par la méthode des cas et l'exemple du fait religieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Tours, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04853339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Open the black box » : postures de régulation du fait religieux au travail et justice organisationnelle : une étude de cas multiples enchâssée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Le Mans Université, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LEMA2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02905636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82370E63"/>
+    <w:nsid w:val="CF4548AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0664-6649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244357382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1865159234469503371713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Seye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sidy Aly Ba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115810ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.122.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Galiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhikra Chebbi Nekhili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nekhili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Honor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.217.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-02-2021-0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.067.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.37.2020.0014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.297.0089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Grandazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/a-lecoute-des-leaders-de-l-edi-dans-les-organisations/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lexperience-de-la-these-en-management/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Galindo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00358" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjardins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377.ch55" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0423" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/religion-fait-religieux-et-management/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fellah-Dehiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cazals" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.livia.2022.01.0410" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boncori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hussenot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sidy Ali Ba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Pinzon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alrabie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227041v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434179v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434128v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cormaty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883493v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Haberbusch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guiraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310337v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310335v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853339v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LEMA2005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0664-6649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244357382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1865159234469503371713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1h9vTgIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455882v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Seye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sidy Aly Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115810ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Galiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.122.0115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhikra Chebbi Nekhili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nekhili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Honor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.217.0075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-02-2021-0053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.067.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.37.2020.0014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jolivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.297.0089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Grandazzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521570v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/a-lecoute-des-leaders-de-l-edi-dans-les-organisations/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lexperience-de-la-these-en-management/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Galindo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00358" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086204v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjardins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377.ch55" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0423" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04685448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2023.01.0301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/religion-fait-religieux-et-management/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fellah-Dehiri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boncori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cazals" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.livia.2022.01.0410" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hussenot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sidy Ali Ba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Pinzon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227037v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alrabie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lunel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cormaty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883489v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Haberbusch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310339v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guiraud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310335v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310337v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LEMA2005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>