--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -115,347 +115,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber–matrix interface debonding and transverse cracking in macro fiber composites</w:t>
+                <w:t xml:space="preserve">Comparison between 2D and 3D fiber-matrix debonding simulation for inverse identification of interface fracture properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Behrad Koohbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Girard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud G Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.12997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115375v1</w:t>
+                <w:t xml:space="preserve">hal-04431332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between 2D and 3D fiber-matrix debonding simulation for inverse identification of interface fracture properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fiber–matrix interface debonding and transverse cracking in macro fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrad Koohbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Hazaveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 325, pp.111345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.12997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431332v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the determination of optimal 3D initiation crack shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Tosti Umemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrad Koohbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -506,77 +506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the coupled criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -636,90 +636,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Measurement of Fiber-Matrix Interface Debonding and Tunneling Using a Dual-Vision Experimental Setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazi Zahir Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Beau Mennie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrad Koohbor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -753,77 +753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of In-Plane Debonding at Fiber-Matrix Interface Using Single Glass Macro Fiber Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrad Koohbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Livingston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1017,51 +1017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of fiber–matrix debonding: Inverse identification of interface properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Koohbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1196,64 +1196,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tosti Umemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R G Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1304,90 +1304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental-Computational Characterization of Fiber-to-Fiber Interactions in Glass Macro Fiber Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Hazaveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrad Koohbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Technical Conference of the American Society for Composites, ASC 2023 - Boston</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Boston, United States. pp.43-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1421,103 +1421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'interaction entre fibres sur la décohésion fibre-matrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Behrad Koohbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
@@ -1578,103 +1578,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Review of &amp;quot;Comparison between 2D and 3D fiber-matrix debonding simulation for inverse identification of interface fracture properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Behrad Koohbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -1696,77 +1696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Review of “A review of the coupled criterion”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,51 +1846,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the fiber-matrix interface fracture properties in long fiber composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. INSA de Lyon, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ISAL0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2086,51 +2086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115375v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrad Koohbor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Hazaveh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431332v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G Rinaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12997" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tosti Umemura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G. Rinaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.309" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023438v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duminy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Zahir Uddin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beau Mennie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01111-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913976v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Livingston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doitrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koohbor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105498" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Rinaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc38/36517" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sapora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04842251v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431332v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrad Koohbor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G Rinaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Hazaveh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tosti Umemura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G. Rinaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.309" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023438v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duminy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Zahir Uddin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beau Mennie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01111-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913976v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Livingston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doitrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koohbor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105498" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Rinaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc38/36517" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sapora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04842251v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>