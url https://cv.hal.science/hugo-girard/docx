--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -81,1072 +81,1206 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between 2D and 3D fiber-matrix debonding simulation for inverse identification of interface fracture properties</w:t>
+                <w:t xml:space="preserve">Utilisation des DBS en toxicologie post-mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Girard</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+                <w:t xml:space="preserve">Myriam Bertrand N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behrad Koohbor</w:t>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud G Rinaldi</w:t>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Godin</w:t>
+                <w:t xml:space="preserve">Corentin Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (1), pp.S39-S40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.12997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2026.03.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431332v2</w:t>
+                <w:t xml:space="preserve">hal-05611199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber–matrix interface debonding and transverse cracking in macro fiber composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison between 2D and 3D fiber-matrix debonding simulation for inverse identification of interface fracture properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrad Koohbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud G Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.12997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115375v1</w:t>
+                <w:t xml:space="preserve">hal-04431332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the determination of optimal 3D initiation crack shapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fiber–matrix interface debonding and transverse cracking in macro fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrad Koohbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Hazaveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.309⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 325, pp.111345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247810v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the coupled criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards the determination of optimal 3D initiation crack shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Tosti Umemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrad Koohbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353, pp.901-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.11072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04023438v2</w:t>
+                <w:t xml:space="preserve">hal-05247810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Measurement of Fiber-Matrix Interface Debonding and Tunneling Using a Dual-Vision Experimental Setup</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A review of the coupled criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Behrad Koohbor</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.11072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-024-01111-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04707738v1</w:t>
+                <w:t xml:space="preserve">hal-04023438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of In-Plane Debonding at Fiber-Matrix Interface Using Single Glass Macro Fiber Samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Measurement of Fiber-Matrix Interface Debonding and Tunneling Using a Dual-Vision Experimental Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazi Zahir Uddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Beau Mennie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrad Koohbor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Livingston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107573⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-024-01111-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913976v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nearby fiber on fiber–matrix debonding: Coupled Criterion prediction and debonding shape determination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of In-Plane Debonding at Fiber-Matrix Interface Using Single Glass Macro Fiber Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrad Koohbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Godin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Livingston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.105498. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.107573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309201v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of nearby fiber on fiber–matrix debonding: Coupled Criterion prediction and debonding shape determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Koohbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.105498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of fiber–matrix debonding: Inverse identification of interface properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Koohbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1156,405 +1290,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIBER-MATRIX INTERFACE DEBONDING CHARACTERIZATION USING A DUAL-VISION SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tosti Umemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R G Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental-Computational Characterization of Fiber-to-Fiber Interactions in Glass Macro Fiber Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Hazaveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrad Koohbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Technical Conference of the American Society for Composites, ASC 2023 - Boston</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Boston, United States. pp.43-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12783/asc38/36517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'interaction entre fibres sur la décohésion fibre-matrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrad Koohbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1564,265 +1698,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Review of &amp;quot;Comparison between 2D and 3D fiber-matrix debonding simulation for inverse identification of interface fracture properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrad Koohbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Review of “A review of the coupled criterion”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Sapora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1832,114 +1966,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the fiber-matrix interface fracture properties in long fiber composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. INSA de Lyon, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ISAL0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04842251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2086,51 +2220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431332v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrad Koohbor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G Rinaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Hazaveh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tosti Umemura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G. Rinaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.309" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023438v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duminy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Zahir Uddin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beau Mennie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01111-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913976v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Livingston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doitrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koohbor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105498" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Rinaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc38/36517" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sapora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04842251v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertrand N&#8217;doye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Gish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hakim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2026.03.055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431332v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrad Koohbor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G Rinaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12997" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Hazaveh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tosti Umemura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G. Rinaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023438v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duminy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Zahir Uddin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beau Mennie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01111-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913976v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Livingston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doitrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koohbor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Rinaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc38/36517" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sapora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04842251v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>