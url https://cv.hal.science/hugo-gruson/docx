--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Gruson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-USE4OS: Guidelines for creating impactful open-source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sonabend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Wolansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Kiragga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1012045. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the 100 Day Mission to 100 lines of software development: how to improve early outbreak analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Tamayo Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carnegie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Cucunuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(24)00218-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive performance of multi-model ensemble forecasts of COVID-19 across European nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Sherratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Grah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Niehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.81916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fundiversity: a modular R package to compute functional diversity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (3), pp.e06585. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of methods for short-term forecasts of COVID-19 hospital admissions in England at the local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Munday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-022-02271-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of iridescent colours in hummingbird communities results from the interplay between selection for camouflage and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan L. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e64. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372238v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gubbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Evolution of camouflage patterns in geckos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.1224-1225. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of colour volumes as concave hypervolumes using α‐shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.955-963. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lightr: import spectral data and metadata in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (43), pp.1857. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.01857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative characterization of iridescent colours in biological studies: a novel method using optical theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Daney de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Living light: optics, ecology and design principles of natural photonic structures, 9 (1), pp.20180049. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2018.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961448v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAVO 2: new tools for the spectral and spatial analysis of colour in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.1097-1107. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Disentangling plumage and behavior contributions to iridescent signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (3), pp.623-625. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and functions of iridescent colours in hummingbirds & Scientific publication in the technological era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Populations and Evolution [q-bio.PE]. Université Montpellier, 2019. English. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MONTG046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02481178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Gruson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4094-1476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-USE4OS: Guidelines for creating impactful open-source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sonabend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Wolansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Kiragga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1012045. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the 100 Day Mission to 100 lines of software development: how to improve early outbreak analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Tamayo Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carnegie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Cucunuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(24)00218-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive performance of multi-model ensemble forecasts of COVID-19 across European nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Sherratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Grah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Niehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.81916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fundiversity: a modular R package to compute functional diversity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (3), pp.e06585. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of methods for short-term forecasts of COVID-19 hospital admissions in England at the local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Munday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-022-02271-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of iridescent colours in hummingbird communities results from the interplay between selection for camouflage and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan L. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e64. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372238v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gubbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Evolution of camouflage patterns in geckos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.1224-1225. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of colour volumes as concave hypervolumes using α‐shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.955-963. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lightr: import spectral data and metadata in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (43), pp.1857. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.01857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative characterization of iridescent colours in biological studies: a novel method using optical theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Daney de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Living light: optics, ecology and design principles of natural photonic structures, 9 (1), pp.20180049. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2018.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961448v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Disentangling plumage and behavior contributions to iridescent signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (3), pp.623-625. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAVO 2: new tools for the spectral and spatial analysis of colour in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.1097-1107. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and functions of iridescent colours in hummingbirds & Scientific publication in the technological era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Populations and Evolution [q-bio.PE]. Université Montpellier, 2019. English. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MONTG046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02481178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="AD578D7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sonabend" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gruson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wolansky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kiragga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Katz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tamayo Cuartero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carnegie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Cucunuba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hollis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(24)00218-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Sherratt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Grah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Johnson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Niehus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meakin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Abbott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Bosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Munday" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02271-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372238v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Parra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13999" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13398" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas White" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Maia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01857" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961448v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Endler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13174" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02481178v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-gruson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4094-1476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711753v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sonabend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gruson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wolansky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kiragga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Katz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tamayo Cuartero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carnegie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Cucunuba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hollis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(24)00218-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Sherratt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Grah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Niehus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81916" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06585" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meakin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Abbott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Bosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Munday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02271-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372238v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Parra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas White" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Maia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961448v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13685" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Endler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13174" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02481178v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>