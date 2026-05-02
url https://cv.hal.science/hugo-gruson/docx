--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Gruson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4094-1476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-USE4OS: Guidelines for creating impactful open-source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sonabend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Wolansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Kiragga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1012045. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the 100 Day Mission to 100 lines of software development: how to improve early outbreak analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Tamayo Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carnegie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Cucunuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(24)00218-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive performance of multi-model ensemble forecasts of COVID-19 across European nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Sherratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Grah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Niehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.81916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fundiversity: a modular R package to compute functional diversity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (3), pp.e06585. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of methods for short-term forecasts of COVID-19 hospital admissions in England at the local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Munday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-022-02271-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of iridescent colours in hummingbird communities results from the interplay between selection for camouflage and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan L. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e64. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372238v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gubbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Evolution of camouflage patterns in geckos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.1224-1225. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of colour volumes as concave hypervolumes using α‐shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.955-963. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lightr: import spectral data and metadata in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (43), pp.1857. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.01857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative characterization of iridescent colours in biological studies: a novel method using optical theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Daney de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Living light: optics, ecology and design principles of natural photonic structures, 9 (1), pp.20180049. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2018.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961448v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Disentangling plumage and behavior contributions to iridescent signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (3), pp.623-625. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAVO 2: new tools for the spectral and spatial analysis of colour in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.1097-1107. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and functions of iridescent colours in hummingbirds & Scientific publication in the technological era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Populations and Evolution [q-bio.PE]. Université Montpellier, 2019. English. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MONTG046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02481178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Gruson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4094-1476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-USE4OS: Guidelines for creating impactful open-source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sonabend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Wolansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Kiragga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1012045. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the 100 Day Mission to 100 lines of software development: how to improve early outbreak analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Tamayo Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carnegie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Cucunuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(24)00218-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive performance of multi-model ensemble forecasts of COVID-19 across European nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Sherratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Grah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Niehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.81916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fundiversity: a modular R package to compute functional diversity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (3), pp.e06585. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of methods for short-term forecasts of COVID-19 hospital admissions in England at the local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Munday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-022-02271-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of iridescent colours in hummingbird communities results from the interplay between selection for camouflage and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan L. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e64. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372238v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gubbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Evolution of camouflage patterns in geckos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.1224-1225. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of colour volumes as concave hypervolumes using α‐shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.955-963. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lightr: import spectral data and metadata in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (43), pp.1857. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.01857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative characterization of iridescent colours in biological studies: a novel method using optical theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Daney de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Living light: optics, ecology and design principles of natural photonic structures, 9 (1), pp.20180049. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2018.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961448v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAVO 2: new tools for the spectral and spatial analysis of colour in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.1097-1107. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Disentangling plumage and behavior contributions to iridescent signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (3), pp.623-625. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and functions of iridescent colours in hummingbirds & Scientific publication in the technological era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Populations and Evolution [q-bio.PE]. Université Montpellier, 2019. English. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MONTG046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02481178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD578D7C"/>
+    <w:nsid w:val="96278591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-gruson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4094-1476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711753v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sonabend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gruson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wolansky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kiragga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Katz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tamayo Cuartero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carnegie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Cucunuba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hollis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(24)00218-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Sherratt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Grah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Niehus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81916" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06585" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meakin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Abbott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Bosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Munday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02271-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372238v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Parra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas White" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Maia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961448v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13685" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Endler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13174" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02481178v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-gruson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4094-1476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711753v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sonabend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gruson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wolansky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kiragga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Katz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tamayo Cuartero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carnegie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Cucunuba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hollis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(24)00218-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Sherratt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Grah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Niehus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81916" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06585" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meakin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Abbott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Bosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Munday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02271-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372238v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Parra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas White" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Maia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961448v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Endler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13174" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13685" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02481178v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>