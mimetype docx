--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Gruson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4094-1476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-USE4OS: Guidelines for creating impactful open-source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sonabend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Wolansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Kiragga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1012045. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the 100 Day Mission to 100 lines of software development: how to improve early outbreak analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Tamayo Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carnegie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Cucunuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(24)00218-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive performance of multi-model ensemble forecasts of COVID-19 across European nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Sherratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Grah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Niehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.81916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fundiversity: a modular R package to compute functional diversity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (3), pp.e06585. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of methods for short-term forecasts of COVID-19 hospital admissions in England at the local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Munday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-022-02271-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of iridescent colours in hummingbird communities results from the interplay between selection for camouflage and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan L. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e64. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372238v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gubbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Evolution of camouflage patterns in geckos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.1224-1225. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of colour volumes as concave hypervolumes using α‐shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.955-963. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lightr: import spectral data and metadata in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (43), pp.1857. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.01857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative characterization of iridescent colours in biological studies: a novel method using optical theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Daney de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Living light: optics, ecology and design principles of natural photonic structures, 9 (1), pp.20180049. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2018.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961448v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAVO 2: new tools for the spectral and spatial analysis of colour in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.1097-1107. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Disentangling plumage and behavior contributions to iridescent signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (3), pp.623-625. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and functions of iridescent colours in hummingbirds & Scientific publication in the technological era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Populations and Evolution [q-bio.PE]. Université Montpellier, 2019. English. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MONTG046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02481178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Gruson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4094-1476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=CfhF32UAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-USE4OS: Guidelines for creating impactful open-source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sonabend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Wolansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Kiragga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1012045. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the 100 Day Mission to 100 lines of software development: how to improve early outbreak analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Tamayo Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carnegie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Cucunuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(24)00218-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive performance of multi-model ensemble forecasts of COVID-19 across European nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Sherratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Grah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Niehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.81916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fundiversity: a modular R package to compute functional diversity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (3), pp.e06585. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of methods for short-term forecasts of COVID-19 hospital admissions in England at the local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Munday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-022-02271-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gubbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of iridescent colours in hummingbird communities results from the interplay between selection for camouflage and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan L. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e64. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372238v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Evolution of camouflage patterns in geckos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.1224-1225. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of colour volumes as concave hypervolumes using α‐shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.955-963. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest: Disentangling plumage and behavior contributions to iridescent signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (3), pp.623-625. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAVO 2: new tools for the spectral and spatial analysis of colour in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.1097-1107. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative characterization of iridescent colours in biological studies: a novel method using optical theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Daney de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Living light: optics, ecology and design principles of natural photonic structures, 9 (1), pp.20180049. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2018.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961448v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lightr: import spectral data and metadata in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (43), pp.1857. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.01857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and functions of iridescent colours in hummingbirds & Scientific publication in the technological era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Populations and Evolution [q-bio.PE]. Université Montpellier, 2019. English. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MONTG046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02481178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96278591"/>
+    <w:nsid w:val="BC124F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-gruson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4094-1476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711753v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sonabend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gruson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wolansky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kiragga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Katz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tamayo Cuartero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carnegie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Cucunuba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hollis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(24)00218-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Sherratt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Grah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Niehus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81916" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06585" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meakin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Abbott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Bosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Munday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02271-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372238v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Parra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas White" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Maia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961448v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Endler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13174" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13685" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02481178v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-gruson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4094-1476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=CfhF32UAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sonabend" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gruson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wolansky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kiragga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Katz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tamayo Cuartero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carnegie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Cucunuba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hollis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(24)00218-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Sherratt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Grah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Johnson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Niehus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81916" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meakin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Abbott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Bosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Munday" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02271-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372238v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Parra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13999" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13685" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Maia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Endler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas White" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13174" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961448v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01857" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02481178v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>