--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -1037,222 +1037,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dualité des conventions de la valeur et marchandisation de l’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La concurrence par la sélectivité entre masters franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Valeur et capitalisme (2/2), 24, pp.63-80. </w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70, pp.423-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.024.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anso.202.0423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002584v2</w:t>
+                <w:t xml:space="preserve">hal-03472849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La concurrence par la sélectivité entre masters franciliens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dualité des conventions de la valeur et marchandisation de l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
+                <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70, pp.423-442. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Valeur et capitalisme (2/2), 24, pp.63-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anso.202.0423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.024.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472849v1</w:t>
+                <w:t xml:space="preserve">hal-03002584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université : la fin d’un système ?</w:t>
               </w:r>
@@ -1911,213 +1911,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Phi-Discrepancies and Quasi-Empirical Likelihood: Exponential Bounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postface : De la mise en concurrence à la mise en marché de l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.91-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376331v1</w:t>
+                <w:t xml:space="preserve">hal-01376332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postface : De la mise en concurrence à la mise en marché de l'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical Phi-Discrepancies and Quasi-Empirical Likelihood: Exponential Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bertail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.212-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201551012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376332v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement décennal ou endettement étudiant ? Les bi-admis ENS Cachan/HEC face au choix de leur école et de leur carrière</w:t>
               </w:r>
@@ -3041,64 +3041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential bounds for multivariate self-normalized sums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3145,51 +3145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">φ*-divergence empirique et vraisemblance empirique généralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,173 +3241,248 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le coeur du capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris Cité éditions, 2026, 978-2-488244-11-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arrêtons les frais ! Pour un enseignement supérieur gratuit et émancipateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Issehnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Flacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions Raisons d'Agir, pp.156, 2015, 978-2-91210-78-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3417,395 +3492,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classer, disloquer, marchandiser le monde universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Cléach; Isabelle Chambost; Dominique Glaymann; Marie-Virginie Léon; Guillaume Tiffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9782385191894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité rémunérée pendant les études, atout ou danger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Bayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Bugeja-Bloch; Marie-Paule Couto; Feres Belghith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Dé)chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Documentation française; Observatoire nationale de la vie étudiante, 2025, 9782111742314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université et recherche. Darwinisme social à la fac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drezet, Vincent and Gay, Vincent and Malon, Léo and Mithieux, Franck and Pradeau, Raphaël and Vildey, Ophélie and ATTAC France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macron, on fait le bilan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les liens qui libèrent, 2022, 978-1-02-091090-6 979-10-209-1090-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'éduquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Issehnane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économistes atterrés; Bruyère, Mireille ; Askenazy, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De quoi avons-nous vraiment besoin ? Pour vivre ensemble et éviter le désastre social et écologique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Les Liens qui libèrent, pp.71-98, 2021, 979-10-209-1035-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frais d'inscription et sous-financement des universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3825,73 +3900,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Millet, Mathias and Beaud, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'université pour quoi faire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.55--70, 2021, La vie des idées, 978-2-13-082443-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchandisation ou gratuité de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3937,73 +4012,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bance, Philippe and Fournier, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et intérêt général</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.575-596, 2018, 979-10-240-1186-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une éducation par &amp;quot;capitalisation&amp;quot; à une éducation par &amp;quot;répartition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4032,319 +4107,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale : crises et renouvaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Presses Universitaires de Louvain, pp.343-350, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frais d'inscription et parcours des étudiants dans l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Issehnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussite scolaire, réussite professionnelle, l’apport des données longitudinales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, CEREQ, pp.139-151, 2014, 9782111388178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical φ∗-Divergence Minimizers for Hadamard Differentiable Functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael G. Akritas; S. N. Lahiri; Dimitris N. Politis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Nonparametric Statistics : Proceedings of the First Conference of the International Society for Nonparametric Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer New York</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-32, 2014, Conference proceedings, 978-1-4939-0568-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-0569-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributory education scheme : theoretical basis and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4377,51 +4452,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Caparrós Ruiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigaciones de Economia de la Educacion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 (6), Asociación de la Economía de la Educación, pp.495-502, 2011, 978-84-695-0585-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4431,91 +4506,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right to higher education: funding mechanisms and multidimensional segregation –</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D/HE/IESALC/IP/2023/23, UNESCO. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4525,185 +4600,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vraisemblance empirique généralisée et estimation semi-paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. ENSAE ParisTech, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00121233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vraisemblance empirique généralisée et estimation semi-paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Ouest Nanterre La Défense, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4771,51 +4846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37C26665"/>
+    <w:nsid w:val="E5834056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5002,51 +5077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-harari-kermadec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9856-117X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111858100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198847718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035740114X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.220.0117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Grunewald Louro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2024.226186" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03547191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avouac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chareyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03481233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rikap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03075079.2019.1659764" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0161" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11704" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002584v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcherot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0423" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03547175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9256" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309816819852761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1148253" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.405-420" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749625v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.123.0145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2011.561630" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pascal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153249v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2008.01051.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91FKMVSL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00359205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti-Pelli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20354" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v13-1430" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ravaille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01518694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harari-Kermadec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Bayrak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345560v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0569-0_3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606684v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00121233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-harari-kermadec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9856-117X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111858100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198847718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035740114X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.220.0117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Grunewald Louro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2024.226186" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03547191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avouac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chareyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03481233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rikap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03075079.2019.1659764" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0161" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11704" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002584v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcherot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03547175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9256" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309816819852761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1148253" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.405-420" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749625v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.123.0145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2011.561630" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pascal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153249v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2008.01051.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91FKMVSL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00359205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti-Pelli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20354" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v13-1430" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ravaille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01518694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harari-Kermadec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Bayrak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115701v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0569-0_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606684v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00121233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>