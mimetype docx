--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -418,261 +418,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustements géomorphologiques du chenal de la moyenne Garonne en aval de Toulouse au cours des 200 dernières années (sud-ouest, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les extractions de granulats dans le lit mineur de la moyenne Garonne toulousaine durant la seconde moitié du XXè siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jantzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jantzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.83-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/soe.3418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01624430v1</w:t>
+                <w:t xml:space="preserve">hal-01860415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les extractions de granulats dans le lit mineur de la moyenne Garonne toulousaine durant la seconde moitié du XXè siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ajustements géomorphologiques du chenal de la moyenne Garonne en aval de Toulouse au cours des 200 dernières années (sud-ouest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jantzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp.83-96. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.3418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860415v1</w:t>
+                <w:t xml:space="preserve">halshs-01624430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedload monitoring under conditions of ultra-high suspended sediment concentrations</w:t>
               </w:r>
@@ -814,217 +814,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustements géomorphologiques et formation de seuils rocheux en moyenne Garonne sous l’effet des extractions de granulats : exemple du site de Beauzelle (sud-ouest, France)</w:t>
+                <w:t xml:space="preserve">Dynamiques naturelles des rivières, rôles écologiques et anthropiques des zones d'expansion de crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jantzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Blanpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Blois, France. pp.83-84</w:t>
+              <w:t xml:space="preserve">Journées techniques restauration des zones inondables, Réserve Naturelle Régionale Confluence-Garonne-Ariège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016344v1</w:t>
+                <w:t xml:space="preserve">hal-04073160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques naturelles des rivières, rôles écologiques et anthropiques des zones d'expansion de crues</w:t>
+                <w:t xml:space="preserve">Ajustements géomorphologiques et formation de seuils rocheux en moyenne Garonne sous l’effet des extractions de granulats : exemple du site de Beauzelle (sud-ouest, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jantzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P Valette</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques restauration des zones inondables, Réserve Naturelle Régionale Confluence-Garonne-Ariège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France. pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073160v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'évolution d'un paysage du piémont Pyrénéen entre 1994 et 2018 : des landes arbustives aux plantes invasives. (ZA PYGAR)</w:t>
               </w:r>
@@ -1415,51 +1415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas géohistorique de la Garonne. Moyenne Garonne toulousaine (confluence de l’Ariège à la confluence du Tarn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,51 +1516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas géohistorique de la Garonne, Moyenne Garonne toulousaine (confluence de l'Ariège à la confluence du Tarn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1878,263 +1878,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime sédimentaire et morphologie des rivières en tresses alpines et méditerranéennes Contribution du Cemagref Grenoble au projet typologie des rivières en tresses du bassin RMC</w:t>
+                <w:t xml:space="preserve">Régime sédimentaire et morphologie des rivières en tresses alpines et méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+                <w:t xml:space="preserve">M. Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jantzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Talaska</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF GRENOBLE. 2010, pp.27</w:t>
+                <w:t xml:space="preserve">N. Talaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148913v1</w:t>
+                <w:t xml:space="preserve">hal-02595463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime sédimentaire et morphologie des rivières en tresses alpines et méditerranéennes</w:t>
+                <w:t xml:space="preserve">Régime sédimentaire et morphologie des rivières en tresses alpines et méditerranéennes Contribution du Cemagref Grenoble au projet typologie des rivières en tresses du bassin RMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cassel</w:t>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jantzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Talaska</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.27</w:t>
+                <w:t xml:space="preserve">Nicolas Talaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF GRENOBLE. 2010, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595463v1</w:t>
+                <w:t xml:space="preserve">hal-03148913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2313,51 +2313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E4897D4"/>
+    <w:nsid w:val="C97BB3AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2544,51 +2544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-jantzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3891-5906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241967457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jantzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klotz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Laronne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01867182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02490885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Talaska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02457089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-jantzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3891-5906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241967457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jantzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11692" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klotz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Laronne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01867182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02490885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Talaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02457089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>