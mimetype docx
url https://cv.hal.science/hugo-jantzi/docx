--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -418,261 +418,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les extractions de granulats dans le lit mineur de la moyenne Garonne toulousaine durant la seconde moitié du XXè siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ajustements géomorphologiques du chenal de la moyenne Garonne en aval de Toulouse au cours des 200 dernières années (sud-ouest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jantzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp.83-96. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.3418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860415v1</w:t>
+                <w:t xml:space="preserve">halshs-01624430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustements géomorphologiques du chenal de la moyenne Garonne en aval de Toulouse au cours des 200 dernières années (sud-ouest, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les extractions de granulats dans le lit mineur de la moyenne Garonne toulousaine durant la seconde moitié du XXè siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jantzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jantzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.83-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/soe.3418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01624430v1</w:t>
+                <w:t xml:space="preserve">hal-01860415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedload monitoring under conditions of ultra-high suspended sediment concentrations</w:t>
               </w:r>
@@ -2313,51 +2313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C97BB3AD"/>
+    <w:nsid w:val="F69F003C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2544,51 +2544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-jantzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3891-5906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241967457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jantzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11692" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klotz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Laronne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01867182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02490885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Talaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02457089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-jantzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3891-5906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241967457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jantzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klotz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Laronne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01867182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02490885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Talaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02457089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>