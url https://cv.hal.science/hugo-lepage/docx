--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -1113,433 +1113,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium and 14C dependencies upon particulate organic matter within the nuclearized Rhone River (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+                <w:t xml:space="preserve">Deciphering sources of U contamination using isotope ratio signatures in the Loire River sediments: exploring the relevance of 233 U/ 236 U and stable Pb isotope ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Hain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Steier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Golser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-022-03227-7⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307 (Part 1), pp.135658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993399v1</w:t>
+                <w:t xml:space="preserve">hal-03843070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrations and fluxes of suspended particulate matter and associated contaminants in the Rhône River from Lake Geneva to the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.2369-2384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-14-2369-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03690609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering sources of U contamination using isotope ratio signatures in the Loire River sediments: exploring the relevance of 233 U/ 236 U and stable Pb isotope ratios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Steier</w:t>
+                <w:t xml:space="preserve">Tritium and 14C dependencies upon particulate organic matter within the nuclearized Rhone River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Golser</w:t>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bodereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 307 (Part 1), pp.135658. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (7), pp.2076-2093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-022-03227-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843070v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of historical suspended particulate matter contributions of Rhône River tributaries to the Mediterranean Sea</w:t>
               </w:r>
@@ -2055,567 +2055,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of solid / liquid fractionation of trace metals for suspended sediments according to the hydro-sedimentary conditions of rivers - Application to 137Cs in the Rhône River (France)</w:t>
+                <w:t xml:space="preserve">Radionuclide contamination in flood sediment deposits in the coastal rivers draining the main radioactive pollution plume of Fukushima Prefecture, Japan (2011–2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wirginia Tomczak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105211⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2555-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-2555-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364886v1</w:t>
+                <w:t xml:space="preserve">cea-03252617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radionuclide contamination in flood sediment deposits in the coastal rivers draining the main radioactive pollution plume of Fukushima Prefecture, Japan (2011–2020)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of solid / liquid fractionation of trace metals for suspended sediments according to the hydro-sedimentary conditions of rivers - Application to 137Cs in the Rhône River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichi Onda</w:t>
+                <w:t xml:space="preserve">Wirginia Tomczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
+                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.2555-2560. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.105211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-2555-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">cea-03252617v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose reconstruction supports the interpretation of decreased abundance of mammals in the Chernobyl Exclusion Zone</w:t>
+                <w:t xml:space="preserve">Radionuclides in waters and suspended sediments in the Rhone River (France) - Current contents, anthropic pressures and trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
+                <w:t xml:space="preserve">F. Eyrolle-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t>
+                <w:t xml:space="preserve">C. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Della-Vedova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+                <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70699-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 723, pp.137873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024712v1</w:t>
+                <w:t xml:space="preserve">hal-01787317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radionuclides in waters and suspended sediments in the Rhone River (France) - Current contents, anthropic pressures and trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dose reconstruction supports the interpretation of decreased abundance of mammals in the Chernobyl Exclusion Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eyrolle-Boyer</w:t>
+                <w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della-Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 723, pp.137873. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.14083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70699-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787317v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dam flushing operations on sediment dynamics and quality in the upper Rhône River, France</w:t>
               </w:r>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3133,51 +3133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des flux d'eau aux flux de matières en suspension et de contaminants associés : gestion d'un réseau de stations hydro-sédimentaires sur le Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13, pp.57-68. </w:t>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,64 +3682,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3829,51 +3829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3937,64 +3937,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewed soil erosion and remobilisation of radioactive sediment in Fukushima coastal rivers after the 2013 typhoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,64 +4084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4218,77 +4218,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 130, pp.44-55. </w:t>
@@ -4339,64 +4339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of radioactive dose rates in fresh sediment deposits along coastal rivers draining Fukushima contamination plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,77 +4460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the early dispersion of contaminated sediment along rivers draining the Fukushima radioactive pollution plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4751,77 +4751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhône Sediment Observatory (OSR) monitoring network for suspended sediment and contaminants long-term assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4876,51 +4876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the transfer of radionuclides in aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,51 +5256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5368,51 +5368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAractérisation de la NAture des particules transportées lors Des Etiages du Rhône - CANADER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,484 +5724,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+                <w:t xml:space="preserve">Using multiple tracers to quantify changes in sediment source contributions to the rivers and lakes draining the main radioactive plume of Fukushima, Japan (2011-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t>
+              <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339068v1</w:t>
+                <w:t xml:space="preserve">cea-02674654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04065014v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multiple tracers to quantify changes in sediment source contributions to the rivers and lakes draining the main radioactive plume of Fukushima, Japan (2011-2018)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuichi Onda</w:t>
+                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiji Hayashi</w:t>
+                <w:t xml:space="preserve">Frederic Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02674654v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04065014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux des contaminants prioritaires et émergents : concentrations, flux et tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Observatoire des Sédiments du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Lyon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6390,64 +6390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eyrolle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3</w:t>
@@ -6789,234 +6789,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using radiosilver and plutonium isotopes to trace the dispersion of contaminated sediment in Fukushima coastal catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Traçage de la dispersion et du stockage des sédiments contaminés par les retombées de l’accident nucléaire de Fukushima dans les bassins versants côtiers japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02669247v1</w:t>
+                <w:t xml:space="preserve">cea-02669143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the dispersion of particle-borne radioactive contamination along coastal rivers of Fukushima Prefecture (2011-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE 2015: 13th International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
@@ -7039,152 +7039,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02669093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage de la dispersion et du stockage des sédiments contaminés par les retombées de l’accident nucléaire de Fukushima dans les bassins versants côtiers japonais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Using radiosilver and plutonium isotopes to trace the dispersion of contaminated sediment in Fukushima coastal catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02669143v1</w:t>
+                <w:t xml:space="preserve">cea-02669247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth distribution of radiocesium in Fukushima paddy fields three years after the accident</w:t>
               </w:r>
@@ -7196,64 +7196,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7295,90 +7295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the dispersion of contaminated sediment with plutonium isotope measurements in coastal catchments of Fukushima Prefecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7446,77 +7446,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5636</w:t>
@@ -7539,346 +7539,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02648114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing radiation dose rates in soils and riverine sediment to track the dispersion of radioactive contamination in Fukushima coastal rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Relevance and use of the $^{110m}$: $^{137}$Cs activity ratio for tracking the dispersion of radioactive sediment within Fukushima coastal catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-1702</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02640917v1</w:t>
+                <w:t xml:space="preserve">cea-02641020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance and use of the $^{110m}$: $^{137}$Cs activity ratio for tracking the dispersion of radioactive sediment within Fukushima coastal catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing radiation dose rates in soils and riverine sediment to track the dispersion of radioactive contamination in Fukushima coastal rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2050</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-1702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02641020v1</w:t>
+                <w:t xml:space="preserve">cea-02640917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the early dispersion (2011-2013) of radioactive sediment in coastal catchments draining Fukushima contamination plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7920,77 +7920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sediment connectivity to understand dynamics of contaminated sediment within coastal catchments of Fukushima Prefecture (Japan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8045,77 +8045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment fingerprinting by using the Ag-110m: Cs-137 ratio along the main rivers draining the Fukushima radioactive pollution plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,64 +8418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône (OSR) - Réseau de suivi des MES et contaminants associés sur le Rhône et ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thollet Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8556,51 +8556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the nature of the suspended particles transported during the low water levels of the Rhône River (France) - CANADER project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8975,51 +8975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly, EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, VIENNE, Austria. 2018</w:t>
@@ -9384,51 +9384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9560,51 +9560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Dans les Bras du Rhône - 7ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9629,90 +9629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que l'Observatoire des Sédiments du Rhône ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9994,90 +9994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Rhône à Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10097,353 +10097,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - L'Ardèche à Saint-Martin-d'Ardèche</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Saône à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martelet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thollet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388915v3</w:t>
+                <w:t xml:space="preserve">hal-03388936v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Saône à Lyon</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - L'Ardèche à Saint-Martin-d'Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388936v4</w:t>
+                <w:t xml:space="preserve">hal-03388915v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 7 – année 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; ASNR; MIO; Ifremer. 2025, pp.1- 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10482,90 +10482,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - L'Isère à Beaumont-Monteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10604,90 +10604,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des sédiments du Rhône - Le Rhône à Andancette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Fiche-station-OSR-12, INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10707,950 +10707,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378438v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Fier à Motz</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Rhône à Jons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388876v2</w:t>
+                <w:t xml:space="preserve">hal-03388929v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Drôme à Livron-sur-Drôme</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Fier à Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586272v2</w:t>
+                <w:t xml:space="preserve">hal-03388876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Rhône à Jons</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Drôme à Livron-sur-Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025, pp.3</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388929v2</w:t>
+                <w:t xml:space="preserve">hal-03586272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Gardon à Remoulins</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Gier à Givors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martelet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thollet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586259v2</w:t>
+                <w:t xml:space="preserve">hal-03388893v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Gier à Givors</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Gardon à Remoulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388893v3</w:t>
+                <w:t xml:space="preserve">hal-03586259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - L'Arve à Genève</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Durance à Bonpas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586237v2</w:t>
+                <w:t xml:space="preserve">hal-03388858v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Durance à Bonpas</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - L'Arve à Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thollet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388858v3</w:t>
+                <w:t xml:space="preserve">hal-03586237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11715,51 +11715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11837,51 +11837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12034,90 +12034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12235,90 +12235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12357,90 +12357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12479,90 +12479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12811,77 +12811,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12914,353 +12914,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des contaminants prioritaires et émergents dans les matières en suspension du bassin du Rhône</w:t>
+                <w:t xml:space="preserve">Bilan actualisé des flux de matières en suspension et micropolluants associés sur le bassin du Rhône. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Miege</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grisot</w:t>
+                <w:t xml:space="preserve">J. Panay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.100</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608347v1</w:t>
+                <w:t xml:space="preserve">hal-02607069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan actualisé des flux de matières en suspension et micropolluants associés sur le bassin du Rhône. Rapport final</w:t>
+                <w:t xml:space="preserve">Etat des lieux des contaminants prioritaires et émergents dans les matières en suspension du bassin du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Thollet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Panay</w:t>
+                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.93</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607069v1</w:t>
+                <w:t xml:space="preserve">hal-02608347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l'année 2017 (OSR 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Panay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13417,90 +13417,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d’observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l’année 2016 (OSR 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Panay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13927,51 +13927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A14451FD"/>
+    <w:nsid w:val="C0E83BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14158,51 +14158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-lepage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2260-859X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189998768" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2025.107849" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicoulaud-Gouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176479" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107294" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2369-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;gorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dabrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mourier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eyrolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108445" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118652" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112775" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Vauclin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s V&#233;nisseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129889" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364886v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirginia Tomczak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105211" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70699-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137873" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109886" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cossonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1133-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lepage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01265477v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Laceby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2016.01.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-367-237-2015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01401008v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04574" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501890n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.12.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2013.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duffa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465835v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608489v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle Boyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brattier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669093v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669143v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647955v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648052v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02638976v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thollet Fabien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagouy Mickael" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruat Alexandra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356816v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Rontani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-999a90" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954093v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541966v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542127v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114608v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Onda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Laceby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388619v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lootgieter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martelet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388915v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388936v4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237900v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388922v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378438v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388876v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586272v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388929v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586259v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388893v3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586237v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388858v3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750733v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228632v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228357v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608347v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607089v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gairoard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238070v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112183" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05192014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-lepage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2260-859X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189998768" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2025.107849" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicoulaud-Gouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176479" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107294" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2369-2022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;gorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dabrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mourier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eyrolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108445" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118652" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112775" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Vauclin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s V&#233;nisseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129889" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirginia Tomczak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137873" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70699-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109886" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cossonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1133-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lepage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01265477v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Laceby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2016.01.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-367-237-2015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01401008v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04574" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501890n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.12.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2013.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duffa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465835v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608489v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle Boyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brattier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669093v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669247v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647955v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648052v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02638976v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thollet Fabien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagouy Mickael" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruat Alexandra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356816v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Rontani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-999a90" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954093v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541966v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542127v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114608v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Onda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Laceby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388619v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lootgieter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martelet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388936v4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388915v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237900v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388922v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378438v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388929v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388876v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586272v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388893v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586259v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388858v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586237v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750733v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228632v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228357v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607089v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gairoard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238070v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112183" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05192014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>