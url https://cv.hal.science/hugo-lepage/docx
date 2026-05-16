--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -356,602 +356,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
+                <w:t xml:space="preserve">Anthropogenic legacy of potassium-40 in French large rivers reconstructed from sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 954, pp.176479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624428v1</w:t>
+                <w:t xml:space="preserve">hal-04764619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-14 cycling in a nuclearized river: A first study in the downstream part of the Rhône River (France)</w:t>
+                <w:t xml:space="preserve">A neural network encoder-decoder for time series prediction: Application on 137Cs particulate concentrations in nuclearized rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
+                <w:t xml:space="preserve">Valérie Nicoulaud-Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176502⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.102463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777711v1</w:t>
+                <w:t xml:space="preserve">hal-04457197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network encoder-decoder for time series prediction: Application on 137Cs particulate concentrations in nuclearized rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-14 cycling in a nuclearized river: A first study in the downstream part of the Rhône River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Pele</w:t>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nicoulaud-Gouin</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80, pp.102463. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 954, pp.176502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457197v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic legacy of potassium-40 in French large rivers reconstructed from sediment cores</w:t>
+                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morereau</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 954, pp.176479. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764619v1</w:t>
+                <w:t xml:space="preserve">hal-04624428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of machine learning and deep learning to predict particulate 137Cs concentrations in a nuclearized river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, OSR, 270, pp.107294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -979,567 +979,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unravelling of radiocarbon composition of organic carbon in river sediments to document past anthropogenic impacts on river systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Tritium and 14C dependencies upon particulate organic matter within the nuclearized Rhone River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Ducros</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bodereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (7), pp.2076-2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-022-03227-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181561v1</w:t>
+                <w:t xml:space="preserve">hal-03993399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering sources of U contamination using isotope ratio signatures in the Loire River sediments: exploring the relevance of 233 U/ 236 U and stable Pb isotope ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+                <w:t xml:space="preserve">Karin Hain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Hain</w:t>
+                <w:t xml:space="preserve">Peter Steier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Golser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 307 (Part 1), pp.135658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrations and fluxes of suspended particulate matter and associated contaminants in the Rhône River from Lake Geneva to the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Thollet</w:t>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.2369-2384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-14-2369-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03690609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium and 14C dependencies upon particulate organic matter within the nuclearized Rhone River (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+                <w:t xml:space="preserve">The unravelling of radiocarbon composition of organic carbon in river sediments to document past anthropogenic impacts on river systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (7), pp.2076-2093. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806 (Part 4), pp.150890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-022-03227-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993399v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of historical suspended particulate matter contributions of Rhône River tributaries to the Mediterranean Sea</w:t>
               </w:r>
@@ -1659,90 +1659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological classification by clustering approach of time-integrated samples at the outlet of the Rhône River: application to Δ14C-POC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bodereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1787,835 +1787,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of using the non-reactive geochemical signature in sediment core to estimate historical tributary contributions</w:t>
+                <w:t xml:space="preserve">Modelling of solid / liquid fractionation of trace metals for suspended sediments according to the hydro-sedimentary conditions of rivers - Application to 137Cs in the Rhône River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bégorre</w:t>
+                <w:t xml:space="preserve">Wirginia Tomczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112775⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.105211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256295v1</w:t>
+                <w:t xml:space="preserve">hal-03364886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends of legacy and novel brominated flame retardants in sediments along the Rhône River corridor in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radionuclide contamination in flood sediment deposits in the coastal rivers draining the main radioactive pollution plume of Fukushima Prefecture, Japan (2011–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Vauclin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">John Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vénisseau</w:t>
+                <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 271, pp.129889. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2555-2560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-2555-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03147392v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03252617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radionuclide contamination in flood sediment deposits in the coastal rivers draining the main radioactive pollution plume of Fukushima Prefecture, Japan (2011–2020)</w:t>
+                <w:t xml:space="preserve">Relevance of using the non-reactive geochemical signature in sediment core to estimate historical tributary contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Céline Bégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Patrick Laceby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-2555-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 292, pp.112775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03252617v2</w:t>
+                <w:t xml:space="preserve">hal-03256295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of solid / liquid fractionation of trace metals for suspended sediments according to the hydro-sedimentary conditions of rivers - Application to 137Cs in the Rhône River (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal trends of legacy and novel brominated flame retardants in sediments along the Rhône River corridor in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wirginia Tomczak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
+                <w:t xml:space="preserve">Anaïs Vénisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 145, pp.105211. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 271, pp.129889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364886v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radionuclides in waters and suspended sediments in the Rhone River (France) - Current contents, anthropic pressures and trajectories</w:t>
+                <w:t xml:space="preserve">Dose reconstruction supports the interpretation of decreased abundance of mammals in the Chernobyl Exclusion Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eyrolle-Boyer</w:t>
+                <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della-Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137873⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.14083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70699-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787317v1</w:t>
+                <w:t xml:space="preserve">hal-03024712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose reconstruction supports the interpretation of decreased abundance of mammals in the Chernobyl Exclusion Zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radionuclides in waters and suspended sediments in the Rhone River (France) - Current contents, anthropic pressures and trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t>
+                <w:t xml:space="preserve">F. Eyrolle-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Della-Vedova</w:t>
+                <w:t xml:space="preserve">C. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+                <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.14083. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 723, pp.137873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70699-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024712v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dam flushing operations on sediment dynamics and quality in the upper Rhône River, France</w:t>
               </w:r>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of technogenic tritium in the Rhône River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,90 +2882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for tritium persistence as organically bound forms in river sediments since the past nuclear weapon tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.11487. </w:t>
@@ -3114,295 +3114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des flux d'eau aux flux de matières en suspension et de contaminants associés : gestion d'un réseau de stations hydro-sédimentaires sur le Rhône</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Lepage</w:t>
+                <w:t xml:space="preserve">A brief history of origins and contents of Organically Bound Tritium (OBT) and 14C in the sediments of the Rhône watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Claval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018033⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 643, pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945337v1</w:t>
+                <w:t xml:space="preserve">hal-02423159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of origins and contents of Organically Bound Tritium (OBT) and 14C in the sediments of the Rhône watershed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Claval</w:t>
+                <w:t xml:space="preserve">Des flux d'eau aux flux de matières en suspension et de contaminants associés : gestion d'un réseau de stations hydro-sédimentaires sur le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gairoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 643, pp.40-51. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.63-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423159v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the source of radiocesium contaminated sediment in two Fukushima coastal catchments with sediment tracing techniques</w:t>
               </w:r>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13, pp.57-68. </w:t>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,64 +3682,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3829,51 +3829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3937,64 +3937,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewed soil erosion and remobilisation of radioactive sediment in Fukushima coastal rivers after the 2013 typhoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,64 +4084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4218,77 +4218,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 130, pp.44-55. </w:t>
@@ -4320,295 +4320,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02614715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of radioactive dose rates in fresh sediment deposits along coastal rivers draining Fukushima contamination plume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the early dispersion of contaminated sediment along rivers draining the Fukushima radioactive pollution plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep03079⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02615651v1</w:t>
+                <w:t xml:space="preserve">cea-02614734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the early dispersion of contaminated sediment along rivers draining the Fukushima radioactive pollution plume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Evolution of radioactive dose rates in fresh sediment deposits along coastal rivers draining Fukushima contamination plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefevre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.23-34. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2013.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep03079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02614734v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4639,77 +4639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les archives sédimentaires retracent l’histoire du nucléaire en FranceANR trajectoire (2020-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Gurriaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4751,77 +4751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhône Sediment Observatory (OSR) monitoring network for suspended sediment and contaminants long-term assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4876,64 +4876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the transfer of radionuclides in aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,506 +4995,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of legacy and emerging metal contaminants in French river sediments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of particulate and dissolved 137Cs concentrations in the Rhône River (France) using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Oslo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865203v1</w:t>
+                <w:t xml:space="preserve">irsn-04065984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of particulate and dissolved 137Cs concentrations in the Rhône River (France) using machine learning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trajectories of legacy and emerging metal contaminants in French river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society and the European Association of Geochemistry, Jul 2022, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46427/gold2022.11839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04065984v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the consequences of dam flushing operations on suspended particulate matter and associated contaminants in the Rhône River downstream of Lake Geneva</w:t>
+                <w:t xml:space="preserve">CAractérisation de la NAture des particules transportées lors Des Etiages du Rhône - CANADER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miège</w:t>
+                <w:t xml:space="preserve">David Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conference on contaminated sediments, CONTASED 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern - Online, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465835v1</w:t>
+                <w:t xml:space="preserve">hal-04880349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAractérisation de la NAture des particules transportées lors Des Etiages du Rhône - CANADER</w:t>
+                <w:t xml:space="preserve">Monitoring the consequences of dam flushing operations on suspended particulate matter and associated contaminants in the Rhône River downstream of Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Giner</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+                <w:t xml:space="preserve">Cécile Miège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">2nd international conference on contaminated sediments, CONTASED 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern - Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880349v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des pressions toxiques multiples dans les cours d'eau : de la difficulté à déterminer un indice unique</w:t>
               </w:r>
@@ -5599,1023 +5599,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04065935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l'anthropisation des eaux du Rhône au cours des dernières décennies : La mémoire des sédiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Giner</w:t>
+                <w:t xml:space="preserve">Using multiple tracers to quantify changes in sediment source contributions to the rivers and lakes draining the main radioactive plume of Fukushima, Japan (2011-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.94-99</w:t>
+              <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339080v1</w:t>
+                <w:t xml:space="preserve">cea-02674654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multiple tracers to quantify changes in sediment source contributions to the rivers and lakes draining the main radioactive plume of Fukushima, Japan (2011-2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+                <w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02674654v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t>
+              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339068v1</w:t>
+                <w:t xml:space="preserve">irsn-04065014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+                <w:t xml:space="preserve">Évolution de l'anthropisation des eaux du Rhône au cours des dernières décennies : La mémoire des sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.94-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04065014v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des contaminants prioritaires et émergents : concentrations, flux et tendances</w:t>
+                <w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d'une frise chrono-systémique pour l'OHM Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Poulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Radakovitch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Roux Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Observatoire des Sédiments du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Lyon, France. pp.19</w:t>
+              <w:t xml:space="preserve">SAGEO'2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608489v1</w:t>
+                <w:t xml:space="preserve">hal-02608449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of a dam flushing operation on concentration and fluxes of suspended sediment and associated contaminants in the Rhône River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Etat des lieux des contaminants prioritaires et émergents : concentrations, flux et tendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3</w:t>
+              <w:t xml:space="preserve">Journée de l'Observatoire des Sédiments du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Lyon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608486v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d'une frise chrono-systémique pour l'OHM Vallée du Rhône</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Antonio</w:t>
+                <w:t xml:space="preserve">Consequences of a dam flushing operation on concentration and fluxes of suspended sediment and associated contaminants in the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barthelemy</w:t>
+                <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carrel</w:t>
+                <w:t xml:space="preserve">F. Eyrolle Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.25</w:t>
+              <w:t xml:space="preserve">IS Rivers 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608449v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. Réseau d’observation des flux de MES et contaminants associés</w:t>
               </w:r>
@@ -6683,51 +6683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring, computing and fingerprinting the suspended load fluxes of the Rhone River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6789,1096 +6789,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage de la dispersion et du stockage des sédiments contaminés par les retombées de l’accident nucléaire de Fukushima dans les bassins versants côtiers japonais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Using geochemical fingerprinting to track the dispersion of radioactive contamination along coastal catchments of the Fukushima Prefecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02669143v1</w:t>
+                <w:t xml:space="preserve">cea-02648114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the dispersion of particle-borne radioactive contamination along coastal rivers of Fukushima Prefecture (2011-2014)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Traçage de la dispersion et du stockage des sédiments contaminés par les retombées de l’accident nucléaire de Fukushima dans les bassins versants côtiers japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBTE 2015: 13th International Conference on the Biogeochemistry of Trace Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02669093v1</w:t>
+                <w:t xml:space="preserve">cea-02669143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using radiosilver and plutonium isotopes to trace the dispersion of contaminated sediment in Fukushima coastal catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Tracking the dispersion of particle-borne radioactive contamination along coastal rivers of Fukushima Prefecture (2011-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ICOBTE 2015: 13th International Conference on the Biogeochemistry of Trace Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02669247v1</w:t>
+                <w:t xml:space="preserve">cea-02669093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth distribution of radiocesium in Fukushima paddy fields three years after the accident</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using radiosilver and plutonium isotopes to trace the dispersion of contaminated sediment in Fukushima coastal catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5615</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02647955v1</w:t>
+                <w:t xml:space="preserve">cea-02669247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the dispersion of contaminated sediment with plutonium isotope measurements in coastal catchments of Fukushima Prefecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Depth distribution of radiocesium in Fukushima paddy fields three years after the accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Hubert</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-6068</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02648052v1</w:t>
+                <w:t xml:space="preserve">cea-02647955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using geochemical fingerprinting to track the dispersion of radioactive contamination along coastal catchments of the Fukushima Prefecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Tracing the dispersion of contaminated sediment with plutonium isotope measurements in coastal catchments of Fukushima Prefecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5636</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-6068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02648114v1</w:t>
+                <w:t xml:space="preserve">cea-02648052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance and use of the $^{110m}$: $^{137}$Cs activity ratio for tracking the dispersion of radioactive sediment within Fukushima coastal catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing radiation dose rates in soils and riverine sediment to track the dispersion of radioactive contamination in Fukushima coastal rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2050</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-1702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02641020v1</w:t>
+                <w:t xml:space="preserve">cea-02640917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing radiation dose rates in soils and riverine sediment to track the dispersion of radioactive contamination in Fukushima coastal rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Relevance and use of the $^{110m}$: $^{137}$Cs activity ratio for tracking the dispersion of radioactive sediment within Fukushima coastal catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-1702</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02640917v1</w:t>
+                <w:t xml:space="preserve">cea-02641020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the early dispersion (2011-2013) of radioactive sediment in coastal catchments draining Fukushima contamination plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7920,77 +7920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sediment connectivity to understand dynamics of contaminated sediment within coastal catchments of Fukushima Prefecture (Japan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8045,77 +8045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment fingerprinting by using the Ag-110m: Cs-137 ratio along the main rivers draining the Fukushima radioactive pollution plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,51 +8215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning approach for reconstructing suspended sediment load and forecasting under various climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Hamadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicoulaud-Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8323,51 +8323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la composition des matières en suspension et des contaminants associés par réseaux de neurones: Applications au Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Hamadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,64 +8418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône (OSR) - Réseau de suivi des MES et contaminants associés sur le Rhône et ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thollet Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8556,77 +8556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the nature of the suspended particles transported during the low water levels of the Rhône River (France) - CANADER project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8677,90 +8677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropisation of the Rhône River during the last century: case of main pollutants measured in sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8796,355 +8796,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of radiological doses to wildlife due to its exposure to radionuclides in the Rhône River: case studies in link with natural background and actual NPP releases.</w:t>
+                <w:t xml:space="preserve">Consequences of a dam flushing operation on concentration and fluxes of suspended sediment and associated contaminants in the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly, EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria. 2018</w:t>
+              <w:t xml:space="preserve">, 2018, VIENNE, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892914v1</w:t>
+                <w:t xml:space="preserve">hal-02635547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of a dam flushing operation on concentration and fluxes of suspended sediment and associated contaminants in the Rhône River</w:t>
+                <w:t xml:space="preserve">Assessment of radiological doses to wildlife due to its exposure to radionuclides in the Rhône River: case studies in link with natural background and actual NPP releases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly, EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, VIENNE, Austria. 2018</w:t>
+              <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635547v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des flux d’eau aux flux de matières en suspension et de contaminants associés : gestion d’un réseau de stations hydro-sédimentaires sur le Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gairoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SHF Hydrométrie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France. pp.1, 2017</w:t>
@@ -9384,51 +9384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9560,51 +9560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Dans les Bras du Rhône - 7ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9629,90 +9629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que l'Observatoire des Sédiments du Rhône ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9831,51 +9831,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth distribution of radiocesium in Fukushima paddy fields and implications for ongoing decontamination works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9975,353 +9975,353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Rhône à Arles</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - L'Arve à Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martelet</w:t>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thollet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388619v2</w:t>
+                <w:t xml:space="preserve">hal-03586237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Saône à Lyon</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Durance à Bonpas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388936v4</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388858v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - L'Ardèche à Saint-Martin-d'Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10341,1796 +10341,1796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388915v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 7 – année 2024)</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Saône à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; ASNR; MIO; Ifremer. 2025, pp.1- 44</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237900v1</w:t>
+                <w:t xml:space="preserve">hal-03388936v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - L'Isère à Beaumont-Monteux</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Rhône à Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388922v2</w:t>
+                <w:t xml:space="preserve">hal-03388619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des sédiments du Rhône - Le Rhône à Andancette</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - L'Isère à Beaumont-Monteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Fiche-station-OSR-12, INRAE RiverLy. 2025</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378438v3</w:t>
+                <w:t xml:space="preserve">hal-03388922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Rhône à Jons</w:t>
+                <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 7 – année 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025, pp.3</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; ASNR; MIO; Ifremer. 2025, pp.1- 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388929v2</w:t>
+                <w:t xml:space="preserve">hal-05237900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Fier à Motz</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des sédiments du Rhône - Le Rhône à Andancette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Fiche-station-OSR-12, INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388876v2</w:t>
+                <w:t xml:space="preserve">hal-03378438v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Drôme à Livron-sur-Drôme</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Fier à Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586272v2</w:t>
+                <w:t xml:space="preserve">hal-03388876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Gier à Givors</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Drôme à Livron-sur-Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388893v3</w:t>
+                <w:t xml:space="preserve">hal-03586272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Gardon à Remoulins</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Rhône à Jons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martelet</w:t>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thollet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586259v2</w:t>
+                <w:t xml:space="preserve">hal-03388929v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - La Durance à Bonpas</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Gardon à Remoulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388858v3</w:t>
+                <w:t xml:space="preserve">hal-03586259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - L'Arve à Genève</w:t>
+                <w:t xml:space="preserve">Réseau de mesure de l'Observatoire des Sédiments du Rhône - Le Gier à Givors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lootgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE RiverLy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586237v2</w:t>
+                <w:t xml:space="preserve">hal-03388893v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Effets de la nature des particules sédimentaires (granulométrie et matière organique) sur la concentration des contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lagouy</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; IRSN; MIO; Ifremer. 2024, pp.1- 44</w:t>
+                <w:t xml:space="preserve">Loïc Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSN; INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652823v1</w:t>
+                <w:t xml:space="preserve">hal-04228632v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydro-sédimentaire du Rhône du Léman à la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination entre les particules érodées et resuspendues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Kieffer</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IRSN. 2024</w:t>
+                <w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSN. 2024, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750733v3</w:t>
+                <w:t xml:space="preserve">hal-04653008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la nature des particules sédimentaires (granulométrie et matière organique) sur la concentration des contaminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Masson</w:t>
+                <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IRSN; INRAE. 2024</w:t>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; IRSN; MIO; Ifremer. 2024, pp.1- 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228632v2</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination entre les particules érodées et resuspendues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+                <w:t xml:space="preserve">Modélisation hydro-sédimentaire du Rhône du Léman à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IRSN. 2024, pp.1-18</w:t>
+                <w:t xml:space="preserve">Théophile Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IRSN. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653008v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750733v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; IRSN; MIO; Ifremer. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12169,51 +12169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de l’origine des Matières En Suspension (MES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSN; INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12235,103 +12235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; IRSN; MIO; Ifremer. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12351,346 +12351,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2020, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312630v1</w:t>
+                <w:t xml:space="preserve">hal-03126148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2020, 32 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126148v1</w:t>
+                <w:t xml:space="preserve">hal-03312630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la nature des particules transportées lors des étiages du Rhône</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy; CNRS; IRSN; IFREMER. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549435v1</w:t>
+                <w:t xml:space="preserve">hal-03299208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSR5 2018-2020 Etude et amélioration de l'efficacité d'échantillonnage des pièges à particules</w:t>
               </w:r>
@@ -12792,205 +12839,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2018)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy; CNRS; IRSN; IFREMER. 2019</w:t>
+                <w:t xml:space="preserve">Caractérisation de la nature des particules transportées lors des étiages du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299208v1</w:t>
+                <w:t xml:space="preserve">hal-04549435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan actualisé des flux de matières en suspension et micropolluants associés sur le bassin du Rhône. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13042,90 +13042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux des contaminants prioritaires et émergents dans les matières en suspension du bassin du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13164,77 +13164,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l'année 2017 (OSR 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13286,103 +13286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux des radionucléides émergents sur le bassin du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSN. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13404,77 +13404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d’observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l’année 2016 (OSR 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13927,51 +13927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0E83BEE"/>
+    <w:nsid w:val="330CA7DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14158,51 +14158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-lepage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2260-859X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189998768" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2025.107849" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicoulaud-Gouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176479" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107294" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2369-2022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;gorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dabrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mourier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eyrolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108445" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118652" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112775" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Vauclin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s V&#233;nisseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129889" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirginia Tomczak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137873" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70699-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109886" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cossonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1133-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lepage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01265477v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Laceby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2016.01.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-367-237-2015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01401008v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04574" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501890n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.12.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2013.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duffa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465835v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608489v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle Boyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brattier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669093v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669247v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647955v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648052v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02638976v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thollet Fabien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagouy Mickael" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruat Alexandra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356816v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Rontani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-999a90" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954093v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541966v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542127v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114608v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Onda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Laceby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388619v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lootgieter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martelet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388936v4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388915v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237900v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388922v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378438v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388929v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388876v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586272v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388893v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586259v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388858v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586237v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750733v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228632v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228357v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607089v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gairoard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238070v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112183" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05192014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-lepage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2260-859X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189998768" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2025.107849" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176479" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicoulaud-Gouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102463" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176502" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107294" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2369-2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;gorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dabrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mourier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eyrolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108445" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118652" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirginia Tomczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112775" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Vauclin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s V&#233;nisseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129889" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70699-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137873" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109886" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cossonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1133-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lepage" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01265477v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Laceby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2016.01.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-367-237-2015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01401008v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04574" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501890n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.12.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2013.07.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duffa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465835v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608489v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle Boyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brattier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669143v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669247v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647955v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648052v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02638976v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thollet Fabien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagouy Mickael" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruat Alexandra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356816v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Rontani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-999a90" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954093v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635547v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541966v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542127v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114608v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Onda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Laceby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586237v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lootgieter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388858v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388915v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388936v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388619v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388922v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237900v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378438v3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388876v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586272v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388929v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586259v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388893v3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228632v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653008v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652823v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750733v3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228357v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607089v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gairoard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238070v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112183" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05192014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>