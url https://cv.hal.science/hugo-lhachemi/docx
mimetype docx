--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -186,1595 +186,1608 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilization of a cascade of N heat equations</w:t>
+                <w:t xml:space="preserve">Boundary Output Feedback Stabilization of Nonlinear Diffusion Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ionuţ Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 210 (106363), 15 pp. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3661777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108775v1</w:t>
+                <w:t xml:space="preserve">hal-05498471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Output Feedback Stabilization of Nonlinear Diffusion Equations</w:t>
+                <w:t xml:space="preserve">Boundary output feedback stabilization of heat-ODE cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3661777⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 183, pp.112684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498471v1</w:t>
+                <w:t xml:space="preserve">hal-05363019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Feedback Regulation of Heat Equations</w:t>
+                <w:t xml:space="preserve">Output feedback stabilization of an ODE-Kuramoto-Sivashinsky PDE cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3663108⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 211, pp.106380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504463v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilization of heat-ODE cascades</w:t>
+                <w:t xml:space="preserve">Output Feedback Stabilization of Reaction-Diffusion Equations in H2-norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112684⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3688198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363019v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback stabilization of an ODE-Kuramoto-Sivashinsky PDE cascade</w:t>
+                <w:t xml:space="preserve">Output Feedback Regulation of Heat Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106380⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3663108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523993v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control of Transport-Reaction-Diffusion Cascade with Simultaneous In-Domain and Boundary Couplings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary output feedback stabilization of a cascade of N heat equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf019⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 210 (March), pp.106363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117607v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Output Feedback Setpoint Control of an Input-Delayed Viscous Burgers' Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (2), pp.dnaf015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imamci/dnaf015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static output feedback control of heat equations with small reaction terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.210-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3568759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed output feedback stabilization of ODE-heat cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 205, pp.106222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low-dimensional controllers for high-dimensional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 198, pp.106049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary output feedback stabilization for 2-D and 3-D parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut́ Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 176 (June), pp.112259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary stability conditions for reaction-diffusion-ODE systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+                <w:t xml:space="preserve">Boundary Control of Transport-Reaction-Diffusion Cascade with Simultaneous In-Domain and Boundary Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (11), pp.1-8. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008999v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Triggered Finite-Dimensional Observer-Based Output Feedback Stabilization of Reaction-Diffusion PDEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Necessary stability conditions for reaction-diffusion-ODE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (8), pp.5651-5657. </w:t>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3378835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597215v1</w:t>
+                <w:t xml:space="preserve">hal-04008999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Output Feedback Stabilization of a Nonlinear Kuramoto-Sivashinsky Equation</w:t>
+                <w:t xml:space="preserve">Event-Triggered Finite-Dimensional Observer-Based Output Feedback Stabilization of Reaction-Diffusion PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-6. </w:t>
+              <w:t xml:space="preserve">, 2024, 69 (8), pp.5651-5657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3293722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3378835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172897v1</w:t>
+                <w:t xml:space="preserve">hal-04597215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local output feedback stabilization of a Reaction-Diffusion equation with saturated actuation</w:t>
+                <w:t xml:space="preserve">Output feedback stabilization of an ODE-Reaction–Diffusion PDE cascade with a long interconnection delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3144609⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.110704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540132v1</w:t>
+                <w:t xml:space="preserve">hal-03863178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback stabilization of an ODE-Reaction–Diffusion PDE cascade with a long interconnection delay</w:t>
+                <w:t xml:space="preserve">Boundary output feedback stabilization of state delayed reaction–diffusion PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 147, pp.110704. </w:t>
+              <w:t xml:space="preserve">, 2023, 156, pp.111188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863178v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilization of state delayed reaction–diffusion PDEs</w:t>
+                <w:t xml:space="preserve">Boundary output feedback stabilisation of a class of reaction–diffusion PDEs with delayed boundary measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 156, pp.111188. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (9), pp.2285-2295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2022.2091476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173635v1</w:t>
+                <w:t xml:space="preserve">hal-04234860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cyber-physical system to design 3D models using mixed reality technologies and deep learning for additive manufacturing</w:t>
               </w:r>
@@ -1786,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (7), pp.e0289207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1858,759 +1871,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilisation of a class of reaction–diffusion PDEs with delayed boundary measurement</w:t>
+                <w:t xml:space="preserve">Local Output Feedback Stabilization of a Nonlinear Kuramoto-Sivashinsky Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 96 (9), pp.2285-2295. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2022.2091476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3293722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234860v1</w:t>
+                <w:t xml:space="preserve">hal-04172897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of reaction–diffusion PDEs coupled at the boundaries with an ODE</w:t>
+                <w:t xml:space="preserve">Local output feedback stabilization of a Reaction-Diffusion equation with saturated actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144, pp.110465. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.564-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3144609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726804v1</w:t>
+                <w:t xml:space="preserve">hal-03540132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-dimensional observer-based PI regulation control of a reaction-diffusion equation</w:t>
+                <w:t xml:space="preserve">Proportional Integral regulation control of a one-dimensional semilinear wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (11), pp.6143-6150. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1), pp.1--21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3130874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20m1346857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472730v1</w:t>
+                <w:t xml:space="preserve">hal-02872341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitchfork-bifurcation-based competitive and collaborative control of an E-bike system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear boundary output feedback stabilization of reaction–diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110595⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166 (August), pp.105301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777305v1</w:t>
+                <w:t xml:space="preserve">hal-03720469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear boundary output feedback stabilization of reaction–diffusion equations</w:t>
+                <w:t xml:space="preserve">Finite-dimensional observer-based boundary stabilization of reaction-diffusion equations with either a Dirichlet or Neumann boundary measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105301⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (January), pp.109955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720469v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-dimensional observer-based boundary stabilization of reaction-diffusion equations with either a Dirichlet or Neumann boundary measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pitchfork-bifurcation-based competitive and collaborative control of an E-bike system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Sweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 135 (January), pp.109955. </w:t>
+              <w:t xml:space="preserve">, 2022, 146, pp.110595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377119v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional Integral regulation control of a one-dimensional semilinear wave equation</w:t>
+                <w:t xml:space="preserve">Finite-dimensional observer-based PI regulation control of a reaction-diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (1), pp.1--21. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (11), pp.6143-6150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20m1346857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3130874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872341v1</w:t>
+                <w:t xml:space="preserve">hal-03472730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local output feedback stabilization of reaction-diffusion PDEs with saturated measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (2), pp.789-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2638,356 +2638,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback stabilization of reaction–diffusion PDEs with a non-collocated boundary condition</w:t>
+                <w:t xml:space="preserve">Predictor-based output feedback stabilization of an input delayed parabolic PDE with boundary measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164 (June), pp.105238. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137 (March), pp.110115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665170v1</w:t>
+                <w:t xml:space="preserve">hal-03506308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictor-based output feedback stabilization of an input delayed parabolic PDE with boundary measurement</w:t>
+                <w:t xml:space="preserve">Output feedback stabilization of reaction–diffusion PDEs with a non-collocated boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 137 (March), pp.110115. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164 (June), pp.105238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506308v1</w:t>
+                <w:t xml:space="preserve">hal-03665170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems with Delay Boundary Control</w:t>
+                <w:t xml:space="preserve">Stability analysis of reaction–diffusion PDEs coupled at the boundaries with an ODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (1), pp.105-120. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.110465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2975003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093798v1</w:t>
+                <w:t xml:space="preserve">hal-03726804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI Regulation of a Reaction-Diffusion Equation with Delayed Boundary Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (4), pp.1573 - 1587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3034,64 +3034,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of constant-delay predictor feedback for in-domain stabilization of reaction-diffusion PDEs with time- and spatially-varying input delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 123 (January), pp.109347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3272,64 +3272,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-domain stabilization of block diagonal infinite-dimensional systems with time-varying input delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (12), pp.6017-6024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3389,51 +3389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 134, pp.109935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3461,174 +3461,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary feedback stabilization of a reaction–diffusion equation with Robin boundary conditions and state-delay</w:t>
+                <w:t xml:space="preserve">Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems with Delay Boundary Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116, pp.108931. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.105-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2975003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133676v1</w:t>
+                <w:t xml:space="preserve">hal-03093798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential Input-to-State Stabilization of a Class of Diagonal Boundary Control Systems with Delay Boundary Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138 (April), pp.104651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3656,118 +3656,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the derivation of stability properties for time-delay systems without constraint on the time-derivative of the initial condition</w:t>
+                <w:t xml:space="preserve">Boundary feedback stabilization of a reaction–diffusion equation with Robin boundary conditions and state-delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66 (11), pp.1558-2523. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.108931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3047358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084494v1</w:t>
+                <w:t xml:space="preserve">hal-03133676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-nteract: A Cyber-Physical System for Real-Time Interaction With Physical and Virtual Objects Using Mixed Reality Technologies for Additive Manufacturing</w:t>
               </w:r>
@@ -3779,51 +3779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.98761-98774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3851,304 +3851,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-to-State Stability of a Clamped-Free Damped String in the Presence of Distributed and Boundary Disturbances</w:t>
+                <w:t xml:space="preserve">On the derivation of stability properties for time-delay systems without constraint on the time-derivative of the initial condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (3), pp.1248-1255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2925497⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 66 (11), pp.1558-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3047358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133674v1</w:t>
+                <w:t xml:space="preserve">hal-03084494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Law Realification for the Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems With Delay Boundary Control</w:t>
+                <w:t xml:space="preserve">Input-to-State Stability of a Clamped-Free Damped String in the Presence of Distributed and Boundary Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saussie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.930-935. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (3), pp.1248-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2919309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2925497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368029v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Control of a Nonhomogeneous Flexible Wing with Bounded Input Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (2), pp.854-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4176,174 +4163,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISS Property with respect to boundary disturbances for a class of Riesz-spectral boundary control systems</w:t>
+                <w:t xml:space="preserve">Control Law Realification for the Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems With Delay Boundary Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109, pp.108504. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.930-935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2919309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133673v1</w:t>
+                <w:t xml:space="preserve">hal-02368029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LMI condition for the robustness of constant-delay linear predictor feedback with respect to uncertain time-varying input delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 109 (November), pp.108551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4371,733 +4371,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality, Cyber-Physical Systems, and Feedback Control for Additive Manufacturing: A Review</w:t>
+                <w:t xml:space="preserve">ISS Property with respect to boundary disturbances for a class of Riesz-spectral boundary control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.50119-50135. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.108504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2907287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133672v1</w:t>
+                <w:t xml:space="preserve">hal-03133673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary feedback stabilization of a flexible wing model under unsteady aerodynamic loads</w:t>
+                <w:t xml:space="preserve">Augmented Reality, Cyber-Physical Systems, and Feedback Control for Additive Manufacturing: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guchuan Zhu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.07.029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.50119-50135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2907287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133664v1</w:t>
+                <w:t xml:space="preserve">hal-03133672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISS with respect to boundary and in-domain disturbances for a coupled beam-string system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saussié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00498-018-0228-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flutter Suppression for Underactuated Aeroelastic Wing Section: Nonlinear Gain-Scheduling Approach</w:t>
+                <w:t xml:space="preserve">Boundary feedback stabilization of a flexible wing model under unsteady aerodynamic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Zhu</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saussié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G002497⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133662v1</w:t>
+                <w:t xml:space="preserve">hal-03133664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced velocity-based algorithm for safe implementations of gain-scheduled controllers</w:t>
+                <w:t xml:space="preserve">Flutter Suppression for Underactuated Aeroelastic Wing Section: Nonlinear Gain-Scheduling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saussié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90 (9), pp.1973-1989. </w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (8), pp.2102-2109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1231424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.G002497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133656v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit hidden coupling terms handling in gain-scheduling control design via eigenstructure assignment</w:t>
+                <w:t xml:space="preserve">An enhanced velocity-based algorithm for safe implementations of gain-scheduled controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saussié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58, pp.1-11. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (9), pp.1973-1989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1231424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133658v1</w:t>
+                <w:t xml:space="preserve">hal-03133656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extension of Lyapunov’s First Method to Nonlinear Systems With Non-Continuously Differentiable Vector Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (1), pp.74-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5125,241 +5112,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Scheduling Control Design in the Presence of Hidden Coupling Terms</w:t>
+                <w:t xml:space="preserve">Explicit hidden coupling terms handling in gain-scheduling control design via eigenstructure assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saussié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (8), pp.1872-1880. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.G001830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133654v1</w:t>
+                <w:t xml:space="preserve">hal-03133658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gain-Scheduling Control Design in the Presence of Hidden Coupling Terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saussié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (8), pp.1872-1880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G001830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A structured H-infinity-based optimization approach for integrated plant and self-scheduled flight control system design,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saussié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45, pp.30-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ast.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5369,1702 +5460,1702 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a reaction-diffusion equation in H 2 -norm with application to saturated Neumann measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the Bandwidth of a Magneto-Inertial Navigation Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Neymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886069⟩</w:t>
+              <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879970v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Bandwidth of a Magneto-Inertial Navigation Filter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of a reaction-diffusion equation in H 2 -norm with application to saturated Neumann measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.148⟩</w:t>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642739v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthusing engineering students over multi-agent systems control via human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Petit-Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thakker Aarsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Timisoara, Romania. pp.24-29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC59206.2023.10308449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of Parameter Sensitivity to Pre-Estimation Errors and its Application to the Calibration of Magnetometer Arrays</w:t>
+                <w:t xml:space="preserve">Magneto-Inertial Dead-Reckoning Navigation with Walk Dynamic Model in Indoor Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Neymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Meier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jourdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ipin57070.2023.10332534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04072014v1</w:t>
+                <w:t xml:space="preserve">hal-04173992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Inertial Dead-Reckoning Navigation with Walk Dynamic Model in Indoor Environment</w:t>
+                <w:t xml:space="preserve">Minimization of Parameter Sensitivity to Pre-Estimation Errors and its Application to the Calibration of Magnetometer Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Neymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Jourdas</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ipin57070.2023.10332534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04173992v1</w:t>
+                <w:t xml:space="preserve">hal-04072014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Output Feedback Stabilization of Semilinear Reaction-Diffusion PDEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-Invasive Tyre-Emission Mitigation Strategy for Vehicles with Over-Actuated Traction Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barty Pitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Corless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPDE - 4th IFAC Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.376⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Connected Vehicle and Expo (ICCVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lakeland, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVE52871.2022.9742918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159840v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-Invasive Tyre-Emission Mitigation Strategy for Vehicles with Over-Actuated Traction Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Output feedback stabilization of Reaction-Diffusion PDEs with distributed input delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Connected Vehicle and Expo (ICCVE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCVE52871.2022.9742918⟩</w:t>
+              <w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9837995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633645v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback stabilization of Reaction-Diffusion PDEs with distributed input delay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to efficiently handle 300 projects on Model Representations and Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9837995⟩</w:t>
+              <w:t xml:space="preserve">13th Symposium on Advances in Control Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hamburg Bergedorf, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665175v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to efficiently handle 300 projects on Model Representations and Analysis?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Output Feedback Stabilization of Semilinear Reaction-Diffusion PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Symposium on Advances in Control Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.291⟩</w:t>
+              <w:t xml:space="preserve">CPDE - 4th IFAC Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kiel, Germany. pp.53-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771236v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of a reaction-diffusion equation with bounded observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CT 2021 - SIAM Conference on Control and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Conference, United States. pp.78-85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/1.9781611976847.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neumann trace tracking of a constant reference input for 1-D boundary controlled heat-like equations with delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.7716-7721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Constant-Delay Predictor Feedback with Respect to Distinct Uncertain Time-Varying Input Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of 3D Model Reconstruction and Augmented Reality for Real-Time Monitoring of Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joern Ploennigs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Ljubljana, Slovenia. pp.346-351, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Design for Additive Manufacturing: Review of Challenges and Opportunities utilising Visualisation Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Newell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papakostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7073,1127 +7164,1127 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICE.2019.8792569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design of cyber-physical control system for a smart pedelec (Ebike)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Sweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2108-2113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Law Realification for the Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems with Delay Boundary Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISS of a Clamped-Free Damped String for the Configurations Associated with the Loss of the Riesz-Spectral Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2400-2405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition modeling and optimization of ARINC 653 operating systems in the context of IMA</w:t>
+                <w:t xml:space="preserve">Flutter Suppression for a Two Degree of Freedom Aeroelastic Wing Section: a Structured H-infinity-Based Gain-Scheduling Approach with Explicit Hidden Coupling Terms Handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grapevine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-1735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7777999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03133694v1</w:t>
+                <w:t xml:space="preserve">hal-03133695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flutter Suppression for a Two Degree of Freedom Aeroelastic Wing Section: a Structured H-infinity-Based Gain-Scheduling Approach with Explicit Hidden Coupling Terms Handling</w:t>
+                <w:t xml:space="preserve">Handling Hidden Coupling Terms in Gain-Scheduling Control Design: Application to a Pitch-Axis Missile Autopilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saussié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 AIAA Guidance, Navigation, and Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Grapevine, United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2017-1735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03133695v1</w:t>
+                <w:t xml:space="preserve">hal-03133687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain-scheduling control design in the presence of hidden coupling terms via eigenstructure assignment: Application to a pitch-axis missile autopilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States. pp.4041-4046, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2016.7525556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Hidden Coupling Terms in Gain-Scheduling Control Design: Application to a Pitch-Axis Missile Autopilot</w:t>
+                <w:t xml:space="preserve">Hidden Coupling Terms Inclusion in Gain-Scheduling Control Design: Extension of an Eigenstructure Assignment-Based Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guchuan Zhu</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saussié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 AIAA Guidance, Navigation, and Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sherbrooke, Canada. pp.403-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2016-0365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03133687v1</w:t>
+                <w:t xml:space="preserve">hal-03133691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Coupling Terms Inclusion in Gain-Scheduling Control Design: Extension of an Eigenstructure Assignment-Based Technique</w:t>
+                <w:t xml:space="preserve">Partition modeling and optimization of ARINC 653 operating systems in the context of IMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Zhu</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Adria Ruiz de Azua Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saussie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sacramento, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7777999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03133691v1</w:t>
+                <w:t xml:space="preserve">hal-03133694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance enhancement of a self-scheduled longitudinal flight control system via multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.1377-1383, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2014.6859147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust and Self-Scheduled Longitudinal Flight Control System: a Multi-Model and Structured H-infinity Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech Guidance, Navigation and Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, National Harbor, United States. pp.1377-1383, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2014-0601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8203,453 +8294,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Control for Infinite-Dimensional Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-14081-5.00150-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturated Boundary Stabilization of Partial Differential Equations Using Control-Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Coron, Tatsien Li and Zhiqiang Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, WSPC/HEP, pp.81-164, 2023, Series in Contemporary Applied Mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811271632_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output feedback stabilization of a reaction-diffusion PDE in the presence of saturations of the input and its time derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Auriol; Joachim Deutscher; Guilherme Mazanti; Giorgio Valmorbida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Distributed Parameter Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-68, 2022, Advances in Delays and Dynamics, 978-3-030-94765-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94766-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry 4.0 and The Sharing Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics for the Sharing Economy: Mathematics, Engineering and Business Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.335-345, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-35032-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8659,597 +8750,597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a Wave-Heat Cascade System</w:t>
+                <w:t xml:space="preserve">Controllability of wave-heat and heat-wave cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471728v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of wave-heat and heat-wave cascades</w:t>
+                <w:t xml:space="preserve">Stabilization of a Wave-Heat Cascade System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471734v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Identification in Closed-Loop for Mechatronic Systems: a CLOE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Tahar Laraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability and Stabilization of a Wave-Heat Cascade System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary control of heat-heat cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability properties for two coupled reaction-diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9317,51 +9408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="161E16D9"/>
+    <w:nsid w:val="A16356B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9548,51 +9639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-lhachemi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2782-4208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268813655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lhachemi_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Munteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3661777" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3663108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112684" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106380" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3568759" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106222" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04248781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut&#769; Munteanu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112259" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04008999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407818" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3378835" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3293722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3144609" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shorten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110704" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111188" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Malik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2091476" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110465" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130874" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Sweeney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mannion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Russo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110595" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377119v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109955" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1346857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnac008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105238" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110115" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2975003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2996598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109347" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03133678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cheung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Crisostomi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferraro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008604" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03147533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3059103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109935" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108931" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104651" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03084494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3047358" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997533" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saussie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guchuan Zhu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2925497" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2838040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108504" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108551" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2907287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saussi&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-018-0228-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saussi&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002497" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133656v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1231424" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.09.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2705096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G001830" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK69K3J1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879970v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Neymann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.148" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit-Magat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thakker Aarsh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Da Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC59206.2023.10308449" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178334" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berthou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jourdas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipin57070.2023.10332534" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.376" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barty Pitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Corless" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE52871.2022.9742918" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837995" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.291" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299659v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976847.11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1517" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958094v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1511" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Ploennigs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.060" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Newell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham George" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papakostas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792569" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133700v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029911" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368055v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133696v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795806" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Adria Ruiz de Azua Ortega" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777999" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133695v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1735" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saussie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525556" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133687v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-0365" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.069" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859147" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0601" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038849v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00150-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811271632_0002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665183v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94766-8_3#chapter-info" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133703v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Clayton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35032-1_19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471734v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05423705v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Tahar Laraba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108681v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108772v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03861580v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-lhachemi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2782-4208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268813655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lhachemi_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Munteanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3661777" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112684" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106380" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3688198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3663108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106363" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3568759" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04248781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut&#769; Munteanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04008999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3378835" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shorten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2091476" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Malik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3293722" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3144609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1346857" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377119v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109955" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Sweeney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mannion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Russo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110595" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130874" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnac008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105238" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110465" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2996598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109347" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03133678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cheung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Crisostomi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferraro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008604" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03147533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3059103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109935" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2975003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104651" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108931" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997533" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03084494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3047358" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saussie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guchuan Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2925497" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2838040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919309" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108551" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108504" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2907287" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saussi&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-018-0228-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saussi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002497" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1231424" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2705096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.09.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G001830" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133652v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK69K3J1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Neymann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.148" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit-Magat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thakker Aarsh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Da Silva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC59206.2023.10308449" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berthou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jourdas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipin57070.2023.10332534" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178334" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barty Pitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Corless" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE52871.2022.9742918" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837995" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.291" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.376" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976847.11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1517" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1511" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Ploennigs" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133699v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Newell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham George" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papakostas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792569" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133700v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029911" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795806" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1735" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133687v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-0365" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saussie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525556" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133691v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.069" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Adria Ruiz de Azua Ortega" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777999" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859147" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0601" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00150-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811271632_0002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665183v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94766-8_3#chapter-info" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133703v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Clayton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35032-1_19" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471734v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05423705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Tahar Laraba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108772v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03861580v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>