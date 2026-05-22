--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">lhachemi_h_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=KwcXCAQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -186,5271 +207,5375 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Output Feedback Stabilization of Nonlinear Diffusion Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boundary output feedback stabilization of a cascade of N heat equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3661777⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 210 (March), pp.106363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498471v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilization of heat-ODE cascades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Output Feedback Regulation of Heat Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3663108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05363019v1</w:t>
+                <w:t xml:space="preserve">hal-05504463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback stabilization of an ODE-Kuramoto-Sivashinsky PDE cascade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boundary Output Feedback Stabilization of Nonlinear Diffusion Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionuţ Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3661777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05523993v1</w:t>
+                <w:t xml:space="preserve">hal-05498471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Feedback Stabilization of Reaction-Diffusion Equations in H2-norm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boundary output feedback stabilization of heat-ODE cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3688198⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 183, pp.112684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05607332v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Feedback Regulation of Heat Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Output feedback stabilization of an ODE-Kuramoto-Sivashinsky PDE cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3663108⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 211, pp.106380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504463v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilization of a cascade of N heat equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Output Feedback Stabilization of Reaction-Diffusion Equations in H2-norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3688198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05108775v1</w:t>
+                <w:t xml:space="preserve">hal-05607332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Output Feedback Setpoint Control of an Input-Delayed Viscous Burgers' Equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite-dimensional boundary control of underactuated heat-heat cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 190, pp.113051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2026.113051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05117615v1</w:t>
+                <w:t xml:space="preserve">hal-05108772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static output feedback control of heat equations with small reaction terms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boundary Control of Transport-Reaction-Diffusion Cascade with Simultaneous In-Domain and Boundary Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3568759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05084165v1</w:t>
+                <w:t xml:space="preserve">hal-05117607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed output feedback stabilization of ODE-heat cascades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Local Output Feedback Setpoint Control of an Input-Delayed Viscous Burgers' Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106222⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), pp.dnaf015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334154v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of low-dimensional controllers for high-dimensional systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Static output feedback control of heat equations with small reaction terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 198, pp.106049. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.210-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3568759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248781v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilization for 2-D and 3-D parabolic equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Delayed output feedback stabilization of ODE-heat cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112259⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023673v1</w:t>
+                <w:t xml:space="preserve">hal-05334154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control of Transport-Reaction-Diffusion Cascade with Simultaneous In-Domain and Boundary Couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of low-dimensional controllers for high-dimensional systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Auriol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (3), </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.106049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117607v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary stability conditions for reaction-diffusion-ODE systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boundary output feedback stabilization for 2-D and 3-D parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut́ Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407818⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176 (June), pp.112259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008999v1</w:t>
+                <w:t xml:space="preserve">hal-05023673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Triggered Finite-Dimensional Observer-Based Output Feedback Stabilization of Reaction-Diffusion PDEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Necessary stability conditions for reaction-diffusion-ODE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (8), pp.5651-5657. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3378835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04597215v1</w:t>
+                <w:t xml:space="preserve">hal-04008999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback stabilization of an ODE-Reaction–Diffusion PDE cascade with a long interconnection delay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Event-Triggered Finite-Dimensional Observer-Based Output Feedback Stabilization of Reaction-Diffusion PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.110704. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (8), pp.5651-5657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3378835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863178v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilization of state delayed reaction–diffusion PDEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Local Output Feedback Stabilization of a Nonlinear Kuramoto-Sivashinsky Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 156, pp.111188. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3293722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173635v1</w:t>
+                <w:t xml:space="preserve">hal-04172897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilisation of a class of reaction–diffusion PDEs with delayed boundary measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Local output feedback stabilization of a Reaction-Diffusion equation with saturated actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 96 (9), pp.2285-2295. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.564-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2022.2091476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3144609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234860v1</w:t>
+                <w:t xml:space="preserve">hal-03540132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cyber-physical system to design 3D models using mixed reality technologies and deep learning for additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Output feedback stabilization of an ODE-Reaction–Diffusion PDE cascade with a long interconnection delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (7), pp.e0289207. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.110704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172892v1</w:t>
+                <w:t xml:space="preserve">hal-03863178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Output Feedback Stabilization of a Nonlinear Kuramoto-Sivashinsky Equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boundary output feedback stabilization of state delayed reaction–diffusion PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.111188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3293722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172897v1</w:t>
+                <w:t xml:space="preserve">hal-04173635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local output feedback stabilization of a Reaction-Diffusion equation with saturated actuation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A cyber-physical system to design 3D models using mixed reality technologies and deep learning for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3144609⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (7), pp.e0289207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540132v1</w:t>
+                <w:t xml:space="preserve">hal-04172892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional Integral regulation control of a one-dimensional semilinear wave equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boundary output feedback stabilisation of a class of reaction–diffusion PDEs with delayed boundary measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (9), pp.2285-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2022.2091476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20m1346857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02872341v1</w:t>
+                <w:t xml:space="preserve">hal-04234860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear boundary output feedback stabilization of reaction–diffusion equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of reaction–diffusion PDEs coupled at the boundaries with an ODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.110465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720469v1</w:t>
+                <w:t xml:space="preserve">hal-03726804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-dimensional observer-based boundary stabilization of reaction-diffusion equations with either a Dirichlet or Neumann boundary measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pitchfork-bifurcation-based competitive and collaborative control of an E-bike system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Sweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 135 (January), pp.109955. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 146, pp.110595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03377119v2</w:t>
+                <w:t xml:space="preserve">hal-03777305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitchfork-bifurcation-based competitive and collaborative control of an E-bike system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite-dimensional observer-based PI regulation control of a reaction-diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (11), pp.6143-6150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3130874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03777305v1</w:t>
+                <w:t xml:space="preserve">hal-03472730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-dimensional observer-based PI regulation control of a reaction-diffusion equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear boundary output feedback stabilization of reaction–diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166 (August), pp.105301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3130874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472730v1</w:t>
+                <w:t xml:space="preserve">hal-03720469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local output feedback stabilization of reaction-diffusion PDEs with saturated measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite-dimensional observer-based boundary stabilization of reaction-diffusion equations with either a Dirichlet or Neumann boundary measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (January), pp.109955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnac008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03665192v1</w:t>
+                <w:t xml:space="preserve">hal-03377119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictor-based output feedback stabilization of an input delayed parabolic PDE with boundary measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Proportional Integral regulation control of a one-dimensional semilinear wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1), pp.1--21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20m1346857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03506308v1</w:t>
+                <w:t xml:space="preserve">hal-02872341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback stabilization of reaction–diffusion PDEs with a non-collocated boundary condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Local output feedback stabilization of reaction-diffusion PDEs with saturated measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.789-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnac008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03665170v1</w:t>
+                <w:t xml:space="preserve">hal-03665192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of reaction–diffusion PDEs coupled at the boundaries with an ODE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Output feedback stabilization of reaction–diffusion PDEs with a non-collocated boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164 (June), pp.105238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03726804v1</w:t>
+                <w:t xml:space="preserve">hal-03665170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI Regulation of a Reaction-Diffusion Equation with Delayed Boundary Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predictor-based output feedback stabilization of an input delayed parabolic PDE with boundary measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137 (March), pp.110115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2996598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294321v1</w:t>
+                <w:t xml:space="preserve">hal-03506308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of constant-delay predictor feedback for in-domain stabilization of reaction-diffusion PDEs with time- and spatially-varying input delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems with Delay Boundary Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2975003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02999899v1</w:t>
+                <w:t xml:space="preserve">hal-03093798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-lockdown abatement of COVID-19 by fast periodic switching</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PI Regulation of a Reaction-Diffusion Equation with Delayed Boundary Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008604⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (4), pp.1573 - 1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2996598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133678v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-domain stabilization of block diagonal infinite-dimensional systems with time-varying input delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robustness of constant-delay predictor feedback for in-domain stabilization of reaction-diffusion PDEs with time- and spatially-varying input delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3059103⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123 (January), pp.109347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147533v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral action for setpoint regulation control of a reaction–diffusion equation in the presence of a state delay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Post-lockdown abatement of COVID-19 by fast periodic switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Crisostomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109935⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e1008604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377110v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems with Delay Boundary Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In-domain stabilization of block diagonal infinite-dimensional systems with time-varying input delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 66 (1), pp.105-120. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 66 (12), pp.6017-6024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3059103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2975003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03093798v1</w:t>
+                <w:t xml:space="preserve">hal-03147533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential Input-to-State Stabilization of a Class of Diagonal Boundary Control Systems with Delay Boundary Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integral action for setpoint regulation control of a reaction–diffusion equation in the presence of a state delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.109935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02956446v1</w:t>
+                <w:t xml:space="preserve">hal-03377110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary feedback stabilization of a reaction–diffusion equation with Robin boundary conditions and state-delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116, pp.108931. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-nteract: A Cyber-Physical System for Real-Time Interaction With Physical and Virtual Objects Using Mixed Reality Technologies for Additive Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exponential Input-to-State Stabilization of a Class of Diagonal Boundary Control Systems with Delay Boundary Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Malik</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138 (April), pp.104651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997533⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03133677v1</w:t>
+                <w:t xml:space="preserve">hal-02956446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the derivation of stability properties for time-delay systems without constraint on the time-derivative of the initial condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">I-nteract: A Cyber-Physical System for Real-Time Interaction With Physical and Virtual Objects Using Mixed Reality Technologies for Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.98761-98774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3047358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03084494v1</w:t>
+                <w:t xml:space="preserve">hal-03133677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-to-State Stability of a Clamped-Free Damped String in the Presence of Distributed and Boundary Disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the derivation of stability properties for time-delay systems without constraint on the time-derivative of the initial condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (3), pp.1248-1255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2925497⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 66 (11), pp.1558-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3047358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133674v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control of a Nonhomogeneous Flexible Wing with Bounded Input Disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Input-to-State Stability of a Clamped-Free Damped String in the Presence of Distributed and Boundary Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.854-861. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2838040⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 65 (3), pp.1248-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2925497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133669v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Law Realification for the Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems With Delay Boundary Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.930-935. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2919309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI condition for the robustness of constant-delay linear predictor feedback with respect to uncertain time-varying input delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boundary Control of a Nonhomogeneous Flexible Wing with Bounded Input Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saussie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.854-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2838040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02368032v1</w:t>
+                <w:t xml:space="preserve">hal-03133669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISS Property with respect to boundary disturbances for a class of Riesz-spectral boundary control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 109, pp.108504. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality, Cyber-Physical Systems, and Feedback Control for Additive Manufacturing: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An LMI condition for the robustness of constant-delay linear predictor feedback with respect to uncertain time-varying input delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (November), pp.108551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2907287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03133672v1</w:t>
+                <w:t xml:space="preserve">hal-02368032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISS with respect to boundary and in-domain disturbances for a coupled beam-string system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Augmented Reality, Cyber-Physical Systems, and Feedback Control for Additive Manufacturing: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Saussié</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-018-0228-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.50119-50135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2907287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133667v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary feedback stabilization of a flexible wing model under unsteady aerodynamic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saussié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flutter Suppression for Underactuated Aeroelastic Wing Section: Nonlinear Gain-Scheduling Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ISS with respect to boundary and in-domain disturbances for a coupled beam-string system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Zhu</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saussié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G002497⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-018-0228-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133662v1</w:t>
+                <w:t xml:space="preserve">hal-03133667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced velocity-based algorithm for safe implementations of gain-scheduled controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flutter Suppression for Underactuated Aeroelastic Wing Section: Nonlinear Gain-Scheduling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saussié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1231424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (8), pp.2102-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G002497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133656v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extension of Lyapunov’s First Method to Nonlinear Systems With Non-Continuously Differentiable Vector Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An enhanced velocity-based algorithm for safe implementations of gain-scheduled controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guchuan Zhu</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saussié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (9), pp.1973-1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1231424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2017.2705096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03133661v1</w:t>
+                <w:t xml:space="preserve">hal-03133656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit hidden coupling terms handling in gain-scheduling control design via eigenstructure assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saussié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Scheduling Control Design in the Presence of Hidden Coupling Terms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Extension of Lyapunov’s First Method to Nonlinear Systems With Non-Continuously Differentiable Vector Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Zhu</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saussie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2017.2705096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.G001830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03133654v1</w:t>
+                <w:t xml:space="preserve">hal-03133661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gain-Scheduling Control Design in the Presence of Hidden Coupling Terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saussié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (8), pp.1872-1880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G001830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A structured H-infinity-based optimization approach for integrated plant and self-scheduled flight control system design,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saussié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45, pp.30-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ast.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5460,2831 +5585,2831 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Bandwidth of a Magneto-Inertial Navigation Filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stabilization of a reaction-diffusion equation in H 2 -norm with application to saturated Neumann measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. </w:t>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642739v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a reaction-diffusion equation in H 2 -norm with application to saturated Neumann measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of the Bandwidth of a Magneto-Inertial Navigation Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Neymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886069⟩</w:t>
+              <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879970v1</w:t>
+                <w:t xml:space="preserve">hal-04642739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthusing engineering students over multi-agent systems control via human-robot interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimization of Parameter Sensitivity to Pre-Estimation Errors and its Application to the Calibration of Magnetometer Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Neymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Petit-Magat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Miguel Da Silva</w:t>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on System Theory, Control and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Timisoara, Romania. pp.24-29, </w:t>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC59206.2023.10308449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261233v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Inertial Dead-Reckoning Navigation with Walk Dynamic Model in Indoor Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enthusing engineering students over multi-agent systems control via human-robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Berthou</w:t>
+                <w:t xml:space="preserve">Victor Petit-Magat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Jourdas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thakker Aarsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ipin57070.2023.10332534⟩</w:t>
+              <w:t xml:space="preserve">27th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Timisoara, Romania. pp.24-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC59206.2023.10308449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173992v1</w:t>
+                <w:t xml:space="preserve">hal-04261233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of Parameter Sensitivity to Pre-Estimation Errors and its Application to the Calibration of Magnetometer Arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Magneto-Inertial Dead-Reckoning Navigation with Walk Dynamic Model in Indoor Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Neymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jourdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ipin57070.2023.10332534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04072014v1</w:t>
+                <w:t xml:space="preserve">hal-04173992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-Invasive Tyre-Emission Mitigation Strategy for Vehicles with Over-Actuated Traction Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Global Output Feedback Stabilization of Semilinear Reaction-Diffusion PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Connected Vehicle and Expo (ICCVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPDE - 4th IFAC Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kiel, Germany. pp.53-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVE52871.2022.9742918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03633645v1</w:t>
+                <w:t xml:space="preserve">hal-04159840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback stabilization of Reaction-Diffusion PDEs with distributed input delay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A non-Invasive Tyre-Emission Mitigation Strategy for Vehicles with Over-Actuated Traction Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barty Pitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Corless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Connected Vehicle and Expo (ICCVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lakeland, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVE52871.2022.9742918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9837995⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03665175v1</w:t>
+                <w:t xml:space="preserve">hal-03633645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to efficiently handle 300 projects on Model Representations and Analysis?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Output feedback stabilization of Reaction-Diffusion PDEs with distributed input delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Symposium on Advances in Control Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Hamburg Bergedorf, Germany. </w:t>
+              <w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9837995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771236v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Output Feedback Stabilization of Semilinear Reaction-Diffusion PDEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How to efficiently handle 300 projects on Model Representations and Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPDE - 4th IFAC Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.376⟩</w:t>
+              <w:t xml:space="preserve">13th Symposium on Advances in Control Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hamburg Bergedorf, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159840v1</w:t>
+                <w:t xml:space="preserve">hal-03771236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of a reaction-diffusion equation with bounded observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CT 2021 - SIAM Conference on Control and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Conference, United States. pp.78-85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/1.9781611976847.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neumann trace tracking of a constant reference input for 1-D boundary controlled heat-like equations with delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.7716-7721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Constant-Delay Predictor Feedback with Respect to Distinct Uncertain Time-Varying Input Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of 3D Model Reconstruction and Augmented Reality for Real-Time Monitoring of Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Ploennigs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Ljubljana, Slovenia. pp.346-351, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Design for Additive Manufacturing: Review of Challenges and Opportunities utilising Visualisation Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Newell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papakostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICE.2019.8792569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design of cyber-physical control system for a smart pedelec (Ebike)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mannion</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giovanni Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Sweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2108-2113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Law Realification for the Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems with Delay Boundary Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISS of a Clamped-Free Damped String for the Configurations Associated with the Loss of the Riesz-Spectral Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2400-2405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flutter Suppression for a Two Degree of Freedom Aeroelastic Wing Section: a Structured H-infinity-Based Gain-Scheduling Approach with Explicit Hidden Coupling Terms Handling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Partition modeling and optimization of ARINC 653 operating systems in the context of IMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Adria Ruiz de Azua Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 AIAA Guidance, Navigation, and Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2017-1735⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sacramento, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7777999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133695v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Hidden Coupling Terms in Gain-Scheduling Control Design: Application to a Pitch-Axis Missile Autopilot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flutter Suppression for a Two Degree of Freedom Aeroelastic Wing Section: a Structured H-infinity-Based Gain-Scheduling Approach with Explicit Hidden Coupling Terms Handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saussie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 AIAA Guidance, Navigation, and Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, San Diego, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2016-0365⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Grapevine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-1735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133687v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain-scheduling control design in the presence of hidden coupling terms via eigenstructure assignment: Application to a pitch-axis missile autopilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States. pp.4041-4046, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2016.7525556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Coupling Terms Inclusion in Gain-Scheduling Control Design: Extension of an Eigenstructure Assignment-Based Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Handling Hidden Coupling Terms in Gain-Scheduling Control Design: Application to a Pitch-Axis Missile Autopilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Zhu</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saussié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.069⟩</w:t>
+              <w:t xml:space="preserve">2016 AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133691v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition modeling and optimization of ARINC 653 operating systems in the context of IMA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hidden Coupling Terms Inclusion in Gain-Scheduling Control Design: Extension of an Eigenstructure Assignment-Based Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guchuan Zhu</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saussié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7777999⟩</w:t>
+              <w:t xml:space="preserve">20th IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sherbrooke, Canada. pp.403-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133694v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance enhancement of a self-scheduled longitudinal flight control system via multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.1377-1383, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2014.6859147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust and Self-Scheduled Longitudinal Flight Control System: a Multi-Model and Structured H-infinity Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech Guidance, Navigation and Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, National Harbor, United States. pp.1377-1383, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2014-0601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8294,1053 +8419,965 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Control for Infinite-Dimensional Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-14081-5.00150-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturated Boundary Stabilization of Partial Differential Equations Using Control-Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Coron, Tatsien Li and Zhiqiang Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, WSPC/HEP, pp.81-164, 2023, Series in Contemporary Applied Mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811271632_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output feedback stabilization of a reaction-diffusion PDE in the presence of saturations of the input and its time derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Auriol; Joachim Deutscher; Guilherme Mazanti; Giorgio Valmorbida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Distributed Parameter Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-68, 2022, Advances in Delays and Dynamics, 978-3-030-94765-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-94766-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry 4.0 and The Sharing Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics for the Sharing Economy: Mathematics, Engineering and Business Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.335-345, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35032-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of wave-heat and heat-wave cascades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stabilization of a Wave-Heat Cascade System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471734v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a Wave-Heat Cascade System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Controllability of wave-heat and heat-wave cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471728v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Identification in Closed-Loop for Mechatronic Systems: a CLOE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Tahar Laraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability and Stabilization of a Wave-Heat Cascade System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary control of heat-heat cascades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stability properties for two coupled reaction-diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9408,51 +9445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A16356B3"/>
+    <w:nsid w:val="499198A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9639,51 +9676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-lhachemi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2782-4208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268813655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lhachemi_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Munteanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3661777" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112684" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106380" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3688198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3663108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106363" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3568759" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04248781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut&#769; Munteanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04008999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3378835" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shorten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2091476" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Malik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3293722" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3144609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1346857" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377119v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109955" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Sweeney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mannion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Russo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110595" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130874" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnac008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105238" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110465" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2996598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109347" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03133678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cheung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Crisostomi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferraro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008604" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03147533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3059103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109935" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2975003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104651" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108931" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997533" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03084494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3047358" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saussie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guchuan Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2925497" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2838040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919309" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108551" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108504" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2907287" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saussi&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-018-0228-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saussi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002497" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1231424" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2705096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.09.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G001830" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133652v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK69K3J1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Neymann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.148" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit-Magat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thakker Aarsh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Da Silva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC59206.2023.10308449" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berthou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jourdas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipin57070.2023.10332534" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178334" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barty Pitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Corless" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE52871.2022.9742918" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837995" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.291" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.376" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976847.11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1517" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1511" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Ploennigs" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133699v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Newell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham George" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papakostas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792569" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133700v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029911" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795806" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1735" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133687v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-0365" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saussie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525556" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133691v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.069" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Adria Ruiz de Azua Ortega" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777999" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859147" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0601" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00150-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811271632_0002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665183v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94766-8_3#chapter-info" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133703v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Clayton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35032-1_19" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471734v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05423705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Tahar Laraba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108772v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03861580v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-lhachemi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2782-4208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268813655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lhachemi_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KwcXCAQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108775v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3663108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Munteanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3661777" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112684" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106380" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3688198" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.113051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3568759" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04248781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut&#769; Munteanu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04008999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407818" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3378835" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3293722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3144609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shorten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110704" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111188" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Malik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289207" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2091476" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Sweeney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mannion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Russo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110595" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105301" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377119v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109955" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1346857" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnac008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2975003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294321v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2996598" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109347" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03133678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cheung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Crisostomi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferraro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008604" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03147533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3059103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109935" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108931" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104651" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997533" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03084494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3047358" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saussie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guchuan Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2925497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919309" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2838040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108504" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108551" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2907287" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saussi&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-018-0228-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saussi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002497" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1231424" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.09.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2705096" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G001830" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133652v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.04.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK69K3J1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886069" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Neymann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.148" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178334" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit-Magat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thakker Aarsh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Da Silva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC59206.2023.10308449" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berthou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jourdas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipin57070.2023.10332534" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.376" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barty Pitt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Corless" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE52871.2022.9742918" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665175v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837995" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771236v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.291" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976847.11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1517" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958094v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1511" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Ploennigs" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Newell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham George" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papakostas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029911" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795806" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133694v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Adria Ruiz de Azua Ortega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777999" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1735" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saussie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525556" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-0365" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.069" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133681v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859147" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0601" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00150-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811271632_0002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94766-8_3#chapter-info" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Clayton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35032-1_19" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471728v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05423705v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Tahar Laraba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108681v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03861580v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>