--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -394,360 +394,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and dfferential evolution of the venom composition of a parasitoid wasp depending on the host strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary costs and benefits of infection with diverse strains of Spiroplasma in pea aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cavigliasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+                <w:t xml:space="preserve">Heidi Kaech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+                <w:t xml:space="preserve">Pravin Ganesanandamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rebuf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christoph Vorburger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins11110629⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340472v1</w:t>
+                <w:t xml:space="preserve">hal-02168387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary costs and benefits of infection with diverse strains of Spiroplasma in pea aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid and dfferential evolution of the venom composition of a parasitoid wasp depending on the host strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cavigliasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Kaech</w:t>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pravin Ganesanandamoorthy</w:t>
+                <w:t xml:space="preserve">Christian Rebuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Vorburger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (629), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins11110629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168387v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonrandom associations of maternally transmitted symbionts in insects: The roles of drift versus biased cotransmission and selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Kaech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hertaeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jaenike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vorburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (24), pp.5330-5346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1073,103 +1073,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and differential evolution of the venom composition of a parasitoid wasp depending on the host strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cavigliasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rebuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1240,64 +1240,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of the individual variability of 1D protein profiles as a tool in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cavigliasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Biological Control of Arthropods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Pucón, Chile. 2 p</w:t>
@@ -1529,51 +1529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du groupe de Biologie et Génétique des Populations. Petit Pois Déridé 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). Avignon, FRA., Aug 2012, Avignon, France. 1 p</w:t>
@@ -1628,169 +1628,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation et évolution de la composition du venin de guêpes parasitoïdes Psyttalia (Hymenoptera, Braconidae) et Leptopilina (Hymenoptera, Figitidae) : Une cause possible d’échec et de succès en lutte biologique?</w:t>
+                <w:t xml:space="preserve">Variation et évolution de la composition du venin des guêpes parasitoïdes Psyttalia (Hymenoptera, Braconidae) et Leptopilina (Hymenoptera, Figitidae) : Une cause possible d’échec et de succès en lutte biologique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zoologie des invertébrés. Université Nice Sophia Antipolis, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Evolution [q-bio.PE]. Université de Nice - Sophia Antipolis, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02798476v1</w:t>
+                <w:t xml:space="preserve">tel-02488934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation et évolution de la composition du venin des guêpes parasitoïdes Psyttalia (Hymenoptera, Braconidae) et Leptopilina (Hymenoptera, Figitidae) : Une cause possible d’échec et de succès en lutte biologique?</w:t>
+                <w:t xml:space="preserve">Variation et évolution de la composition du venin de guêpes parasitoïdes Psyttalia (Hymenoptera, Braconidae) et Leptopilina (Hymenoptera, Figitidae) : Une cause possible d’échec et de succès en lutte biologique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Evolution [q-bio.PE]. Université de Nice - Sophia Antipolis, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Zoologie des invertébrés. Université Nice Sophia Antipolis, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02488934v1</w:t>
+                <w:t xml:space="preserve">tel-02798476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1945,51 +1945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c.gmx.fr/@557818184732772863/otgr2HZ6RQWMUmBe8k0lBg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Math&#233;-Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Amia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaff&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11040451" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckechnie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cunningham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11110629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kaech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Ganesanandamoorthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13740" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422466v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hertaeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jaenike" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0544-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02488934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c.gmx.fr/@557818184732772863/otgr2HZ6RQWMUmBe8k0lBg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Math&#233;-Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Amia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaff&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11040451" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckechnie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cunningham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kaech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Ganesanandamoorthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13740" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11110629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422466v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hertaeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jaenike" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0544-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02488934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>