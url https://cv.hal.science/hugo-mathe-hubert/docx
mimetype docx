--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -100,1110 +100,1401 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Bacterial Persistence to Antibiotics during a 50,000-Generation Experiment in an Antibiotic-Free Environment</w:t>
+                <w:t xml:space="preserve">Plant and aphid genotypes modulate legume rhizobium-induced defense against aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Mathé-Hubert</w:t>
+                <w:t xml:space="preserve">Gaurav Pandharikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafika Amia</w:t>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Martin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Gaffé</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marylène Poirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (4), pp.451. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11040451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-026-08737-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886110v1</w:t>
+                <w:t xml:space="preserve">hal-05603449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme and variable environmental temperatures are linked to reduction of social network cohesiveness in a highly social passerine</w:t>
+                <w:t xml:space="preserve">Evolution of Bacterial Persistence to Antibiotics during a 50,000-Generation Experiment in an Antibiotic-Free Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Rat</w:t>
+                <w:t xml:space="preserve">Hugo Mathé-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+                <w:t xml:space="preserve">Rafika Amia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mckechnie</w:t>
+                <w:t xml:space="preserve">Mikaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Joël Gaffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Cunningham</w:t>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.07463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11040451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917333v1</w:t>
+                <w:t xml:space="preserve">hal-04886110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary costs and benefits of infection with diverse strains of Spiroplasma in pea aphids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extreme and variable environmental temperatures are linked to reduction of social network cohesiveness in a highly social passerine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pravin Ganesanandamoorthy</w:t>
+                <w:t xml:space="preserve">Andrew Mckechnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Vorburger</w:t>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Cunningham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13740⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168387v1</w:t>
+                <w:t xml:space="preserve">hal-02917333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and dfferential evolution of the venom composition of a parasitoid wasp depending on the host strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cavigliasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rebuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (629), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins11110629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonrandom associations of maternally transmitted symbionts in insects: The roles of drift versus biased cotransmission and selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evolutionary costs and benefits of infection with diverse strains of Spiroplasma in pea aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Kaech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Jaenike</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pravin Ganesanandamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vorburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15206⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422466v1</w:t>
+                <w:t xml:space="preserve">hal-02168387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the individual variability of 1D protein profiles as a tool in ecology: an application to parasitoid venom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nonrandom associations of maternally transmitted symbionts in insects: The roles of drift versus biased cotransmission and selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Gatti</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Kaech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Colinet</w:t>
+                <w:t xml:space="preserve">Corinne Hertaeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poirié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">John Jaenike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Vorburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12389⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (24), pp.5330-5346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168210v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Statistical analysis of the individual variability of 1D protein profiles as a tool in ecology: an application to parasitoid venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.1120-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The effect of mating system on invasiveness: some genetic load may be advantageous when invading new environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (4), pp.875-886. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-013-0544-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-013-0544-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01189919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of resistance integrons and impact of bacterial lifestyle and antibiotic stress : set-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Maniveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Da Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and differential evolution of the venom composition of a parasitoid wasp depending on the host strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cavigliasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rebuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1213,404 +1504,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of the individual variability of 1D protein profiles as a tool in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cavigliasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion 2015 du Réseau Ecologie des Interactions Durables - REID 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and evolution of the venom of two biological control agents from the genus Psyttalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Biological Control of Arthropods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Pucón, Chile. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'élevage sur un hôte de substitution chez les parasitoïdes Psyttalia lounsburyi et P. concolor utilisés en lutte biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du groupe de Biologie et Génétique des Populations. Petit Pois Déridé 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). Avignon, FRA., Aug 2012, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1620,185 +1911,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation et évolution de la composition du venin des guêpes parasitoïdes Psyttalia (Hymenoptera, Braconidae) et Leptopilina (Hymenoptera, Figitidae) : Une cause possible d’échec et de succès en lutte biologique?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Variation et évolution de la composition du venin de guêpes parasitoïdes Psyttalia (Hymenoptera, Braconidae) et Leptopilina (Hymenoptera, Figitidae) : Une cause possible d’échec et de succès en lutte biologique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Evolution [q-bio.PE]. Université de Nice - Sophia Antipolis, 2014. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+              <w:t xml:space="preserve">Zoologie des invertébrés. Université Nice Sophia Antipolis, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02488934v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02798476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation et évolution de la composition du venin de guêpes parasitoïdes Psyttalia (Hymenoptera, Braconidae) et Leptopilina (Hymenoptera, Figitidae) : Une cause possible d’échec et de succès en lutte biologique?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Variation et évolution de la composition du venin des guêpes parasitoïdes Psyttalia (Hymenoptera, Braconidae) et Leptopilina (Hymenoptera, Figitidae) : Une cause possible d’échec et de succès en lutte biologique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zoologie des invertébrés. Université Nice Sophia Antipolis, 2014. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+              <w:t xml:space="preserve">Evolution [q-bio.PE]. Université de Nice - Sophia Antipolis, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02798476v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02488934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1945,51 +2236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c.gmx.fr/@557818184732772863/otgr2HZ6RQWMUmBe8k0lBg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Math&#233;-Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Amia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaff&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11040451" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckechnie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cunningham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kaech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Ganesanandamoorthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13740" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11110629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422466v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hertaeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jaenike" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0544-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02488934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c.gmx.fr/@557818184732772863/otgr2HZ6RQWMUmBe8k0lBg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603449v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poiri&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-026-08737-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Math&#233;-Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Amia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaff&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11040451" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckechnie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cunningham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07463" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11110629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kaech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Ganesanandamoorthy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13740" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hertaeg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jaenike" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0544-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maniveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lacotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Da Re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02488934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>