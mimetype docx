--- v0 (2026-03-29)
+++ v1 (2026-05-02)
@@ -189,51 +189,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -243,51 +243,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caddies de la colère. La grande grève des employé.e.es de l'hypermarché Mammouth Alma (Rennes, 1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Goater. A paraître</w:t>
+              <w:t xml:space="preserve">Editions Goater. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -347,118 +347,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05342372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blouses blanches et Gwenn ha Du. La grève oubliée des étudiants en médecine de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'extrême gauche en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stuppia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal; collection L'opportune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782845168411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -468,1434 +530,1434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organisations trotskistes à l’épreuve de la rupture du programme commun de gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le BI 30 ou le mythe des tentations militaristes de la Ligue communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ponsard, Rencontres en milieux militants puydômois. Des années 1968 au temps présent, Clermont-Ferrand, Presses universitaires Blaise-Pascal, 2023, 636 p., ISBN 978-2-38377-225-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 71-4 (4), pp.167-169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.714.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.714.0167⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05342112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuppia (Paolo) - 2006 : une victoire étudiante ? Le mouvement anti-CPE et ses tracts. - Paris, Syllepse, 2020 (Germe). 250 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vol. 73 (2), pp.382-384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0382⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05342132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Camus et Messali Hadj à la recherche du « vivre heureusement ensemble » en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence d'Albert Camus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.67-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La JCR-LC-LCR, un courant trotskiste dans la Bretagne des « années 1968 »</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des trotskistes à l’usine : le « tournant vers l’industrie » de la LCR par celles et ceux qui l’ont vécu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 69-4 (4), pp.140-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.694.0142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraterniser avec des soldats allemands au nom de l’internationalisme prolétarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bécédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fraterniser avec des soldats allemands au nom de l’internationalisme prolétarien</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La JCR-LC-LCR, un courant trotskiste dans la Bretagne des « années 1968 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bécédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Rennes à Alger : le parcours détonnant d’un trotskiste breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bécédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grève oubliée des étudiants en médecine de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 697 (1), pp.93-138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.211.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.211.0093⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03269553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le tournant vers l’industrie » de la LCR dans les années 1980 : une page méconnue de l’histoire de « l’établissement » en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.1987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.1987⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05342128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique militante des avortements illégaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 66 (4), pp.89-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/seve1.066.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/seve1.066.0089⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05342118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la grève ne s’est pas généralisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cortège « hors des cadres » au devant de la manifestation des organisations syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 146, pp.103-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.14693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/chrhc.14693⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05342125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se mouvoir en état d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De jeunes militants révolutionnaires à l’épreuve d’un mouvement étudiant et lycéen « apolitique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 134 (2), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.134.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La clandestinité du PCMLF dans les années 68, quelles pertinences »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dissidences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De jeunes militants révolutionnaires à l’épreuve d’un mouvement étudiant et lycéen « apolitique »</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants rennais à l’épreuve de l’occupation allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124-2, pp.101-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.3669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le militantisme révolutionnaire à l’heure de la clandestinité dans les années 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 134 (2), pp.115-130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ving.134.0115⟩</w:t>
+              <w:t xml:space="preserve">, 2016, N° 133 (1), pp.39-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.133.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...135 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1905,1382 +1967,1320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rouge et le vert : Vincent Labeyrie, un savant écologiste et marxiste au PCF »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kernaleguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écologisation de la vie politique depuis les années 1960 (France – Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les gauchismes », remèdes à la maladie sénile du communisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’anticommunisme en France et en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.261-272, 2025, Histoire (Rennes), 9782753598522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/145pw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligue communiste à l’épreuve du Joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Joint français, printemps 1972</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-250, 2024, Histoire (Rennes), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12n5r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05342142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élections municipales de 1977, une divine surprise pour des trotskistes unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections municipales de 1977</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-134, 2020, Histoire (Rennes), 9782753579927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13zkr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05342136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des étudiants et leurs représentations devant le souvenir de mai-juin 1968 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mai 68, cinquante ans ! Mémoires, représentations, traces et réinterprétations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1968-2018 : quand les disqualifications du passé font écho à celles du présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public. En France, des années 1980 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782360135752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05342376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messali Hadj, &amp;quot;le prisonnier de la mer »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'était 1958 en Bretagne. Pour une histoire locale de la France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9791097465032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligue communiste et la question de la violence dans les années 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires de la violence politique en France, de la fin de la guerre d'Algérie à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-36013-439-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Révolution culturelle vue par des trotskistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution culturelle en Chine et en France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (14)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risquer une distribution de tracts aux abords de Citroën-La Janais, bastion du SISC-CFT-Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risquer une distribution de tracts aux abords de Citroën-La Janais, bastion du SISC-CFT-Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Risquer une distribution de tracts aux abords de Citroën-La Janais, bastion du SISC-CFT-Partie 1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre Alma, 1975 : une grève d’employés et un barrage de caddies monumental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme des retraites : le recours au « distanciel » peut-il freiner les mobilisations étudiantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stuppia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Paolo Stuppia</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05342384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un appel pour une « Trêve Civile » à Gaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un appel pour une « Trêve Civile » à Gaza</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un entretien sur le conflit israélo-palestinien avec Rachad Antonius, spécialiste des sociétés arabes contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black Bloc, qu'est-ce que c'est ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.kj965sq57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France insoumise aux européennes de 2019 : radiographie d’un échec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.y4d53tqpm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286085v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03286086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les angles morts du mouvement des Gilets jaunes – Le patronat, les rapports sociaux au sein de l’entreprise</w:t>
               </w:r>
@@ -3568,972 +3568,1096 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les seniors, terre de mission obligatoire pour LFI en vue de 2027</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France insoumise n’est effectivement pas « d’extrême gauche » comme le voudrait le Conseil d’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il faut d’urgence une trêve pour les civils à Gaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le Nouveau Front populaire et son programme commun ne sont pas d’« extrême gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme des retraites : tirons les leçons de la «France à l’arrêt» de 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne peut être que frappé par l’absence des lycéens lors des journées de mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siphonner les voix des « fâchés pas fachos » : le pari perdu de Mélenchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.vjv7kj7y5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.vjv7kj7y5⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03286080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi « anti-casseurs » : « Il y a donc tout de lieu de penser que… » ou le triomphe de la « répression prédictive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un témoignage sur la mobilisation des gilets jaunes aux abord de la place de l’Étoile, à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un témoignage sur la mobilisation des gilets jaunes aux abord de la place de l’Étoile, à Paris</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat : Que signifient les blocages de partiels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Débat : Que signifient les blocages de partiels ?</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l’accès à l’université… ou la revanche d’Alain Devaquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« On ne peut être que frappé par l’absence des lycéens lors des journées de mobilisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Moi, petit-fils de pieds-noirs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Moi, petit-fils de pieds-noirs »</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zadistes ne quitteront jamais spontanément Notre-Dame-des-Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour créer des emplois, que peut le politique quand seul le patronat décide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national est encore loin des portes du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4601,51 +4725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5234722"/>
+    <w:nsid w:val="A8A38E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4832,51 +4956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-melchior" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8985-2192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234816767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19155707095522412589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000475372730" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Melchior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dubuisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stuppia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=L%E2%80%99extr%C3%AAme%20gauche%20en%20France" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.714.0167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.694.0142" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.211.0093" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.066.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.14693" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.134.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3669" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.133.0039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kernaleguen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/279064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145pw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/238262?lang=fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n5r" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/271338?lang=fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zkr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348321v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y4d53tqpm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kj965sq57" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vjv7kj7y5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342639v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-melchior" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8985-2192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234816767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19155707095522412589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000475372730" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Melchior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583676v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dubuisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stuppia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=L%E2%80%99extr%C3%AAme%20gauche%20en%20France" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.714.0167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0382" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.694.0142" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.211.0093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.066.0089" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.14693" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.134.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.133.0039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kernaleguen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/279064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145pw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/238262?lang=fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n5r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/271338?lang=fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zkr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kj965sq57" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y4d53tqpm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342626v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vjv7kj7y5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>