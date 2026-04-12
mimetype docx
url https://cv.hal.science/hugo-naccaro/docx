--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -758,879 +758,879 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène Proto-Elamite</w:t>
+                <w:t xml:space="preserve">no 4 : Beveled-Rim Bowls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sauvage M. </w:t>
+              <w:t xml:space="preserve">Thomas A.; Potts T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFPO et Les Belles Lettres, p. 40, 2020</w:t>
+              <w:t xml:space="preserve">Mesopotamia : Civilization Begins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Getty Publications, p. 93, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973551v1</w:t>
+                <w:t xml:space="preserve">hal-03973519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Proche-Orient au Chalcolithique Moyen : l’expansion obeidienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Baldi</w:t>
+                <w:t xml:space="preserve">Le Proche-Orient au début du IIIe millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Vallet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sauvage Martin. </w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre De Miroschedji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage M. (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-251-45113-8</w:t>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPO et Les Belles Lettres, p. 44, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03088476v1</w:t>
+                <w:t xml:space="preserve">hal-03973570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">no 1 : Fragment of a Vessel with Cattle in Their Barn</w:t>
+                <w:t xml:space="preserve">La Mésopotamie au début du IIIe millénaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thomas A.; Potts T. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage M. (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesopotamia : Civilization Begins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Getty Publications, p. 90, 2020</w:t>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPO et Les Belles Lettres, p. 45, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973516v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avènement du monde proto-urbain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le phénomène Proto-Elamite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sauvage Martin. </w:t>
+              <w:t xml:space="preserve">Sauvage M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.34, 2020, 978-2-251-45113-8</w:t>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPO et Les Belles Lettres, p. 40, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03088479v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Proche-Orient au Chalcolithique Ancien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Proche-Orient au Chalcolithique Moyen : l’expansion obeidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03088474v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Chalcolithique Récent et la fin de l’Obeid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">no 1 : Fragment of a Vessel with Cattle in Their Barn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sauvage Martin. </w:t>
+              <w:t xml:space="preserve">Thomas A.; Potts T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.33, 2020, 978-2-251-45113-8</w:t>
+              <w:t xml:space="preserve">Mesopotamia : Civilization Begins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Getty Publications, p. 90, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03088477v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Proche-Orient au début du IIIe millénaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Butterlin</w:t>
+                <w:t xml:space="preserve">L’avènement du monde proto-urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sauvage M. (éd.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFPO et Les Belles Lettres, p. 44, 2020</w:t>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973570v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Mésopotamie au début du IIIe millénaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Proche-Orient au Chalcolithique Ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sauvage M. (éd.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFPO et Les Belles Lettres, p. 45, 2020</w:t>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973563v1</w:t>
+                <w:t xml:space="preserve">halshs-03088474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">no 4 : Beveled-Rim Bowls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Chalcolithique Récent et la fin de l’Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas A.; Potts T. </w:t>
+              <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesopotamia : Civilization Begins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Getty Publications, p. 93, 2020</w:t>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973519v1</w:t>
+                <w:t xml:space="preserve">halshs-03088477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène proto-élamite et la construction archéologique de la révolution proto-urbaine en Iran du sud-ouest</w:t>
               </w:r>
@@ -2098,51 +2098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/za-2025-0001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Huot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zingarello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Naccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rasheed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Saber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4343-atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/za-2025-0001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Huot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zingarello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Naccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rasheed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Saber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4343-atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>