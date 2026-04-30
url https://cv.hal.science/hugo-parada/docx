--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -335,209 +335,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of KdV equation on a network with bounded and unbounded branches</w:t>
+                <w:t xml:space="preserve">Null controllability of KdV equation in a star-shaped network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2024073⟩</w:t>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.719-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/eect.2024003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776697v2</w:t>
+                <w:t xml:space="preserve">hal-04169908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of KdV equation in a star-shaped network</w:t>
+                <w:t xml:space="preserve">Stability of KdV equation on a network with bounded and unbounded branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (3), pp.719-750. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/eect.2024003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2024073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169908v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability results for the KdV equation with time-varying delay</w:t>
               </w:r>
@@ -640,64 +640,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed stabilization of the Korteweg-de Vries equation on a Star-shaped network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (3), pp.559-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -744,64 +744,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global well-posedness of the KdV Equation on a star-shaped network and stabilization by saturated controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60 (4), pp.2268-2296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -880,64 +880,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of linear KdV equation in a network with bounded and unbounded lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.6199-6204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1041,795 +1041,883 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal stabilization rate for the wave equation with hyperbolic boundary condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilinear controllability for the linear KdV-Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Buffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426803v1</w:t>
+                <w:t xml:space="preserve">hal-05590318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid stabilization of the heat equation with localized disturbance</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectral scheme for an energetic Fokker-Planck equation with κ-distribution steady states.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Guzmán</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05421864v1</w:t>
+                <w:t xml:space="preserve">hal-05240353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral scheme for an energetic Fokker-Planck equation with κ-distribution steady states.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid stabilization of the heat equation with localized disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Negulescu</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Calle-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240353v1</w:t>
+                <w:t xml:space="preserve">hal-05421864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of coupled parabolic equations with first-order perturbations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonhomogeneous boundary-value problem for the nonlinear KdV equation on star graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto de Almeida Capistrano Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jandeilson Santos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04872795v1</w:t>
+                <w:t xml:space="preserve">hal-05421349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonhomogeneous boundary-value problem for the nonlinear KdV equation on star graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto de Almeida Capistrano Filho</w:t>
+                <w:t xml:space="preserve">Null controllability of coupled parabolic equations with first-order perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jandeilson Santos da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05421349v1</w:t>
+                <w:t xml:space="preserve">hal-04872795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid stabilization for a wave equation with boundary disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the entire functions associated with the operator of the KdV equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto de Almeida Capistrano Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto de Almeida Capistrano Filho</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jandeilson Santos da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback stabilization of some fourth-order nonlinear parabolic equations with saturared controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimal stabilization rate for the wave equation with hyperbolic boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanspranghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Boundary stabilization of a class of coupled reaction-diffusion system with one control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1839,114 +1927,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and stabilization of PDE on networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Grenoble Alpes [2020-..], 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023GRALM029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04235934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2014,51 +2102,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46C92206"/>
+    <w:nsid w:val="BF7DEA1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2245,51 +2333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-parada" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4121-2934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314431v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Majumdar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169905v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10266-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776697v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2024003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819356v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Timimoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-022-00319-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1434581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383759" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.368" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Guzm&#225;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Calle-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negulescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Almeida Capistrano Filho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jandeilson Santos da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Huerta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398937v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Labra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04235934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-parada" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4121-2934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314431v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Majumdar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169905v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10266-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2024003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776697v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819356v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Timimoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-022-00319-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1434581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383759" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.368" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buffe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Duca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negulescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Guzm&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Calle-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Almeida Capistrano Filho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jandeilson Santos da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Huerta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398937v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Labra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04235934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>