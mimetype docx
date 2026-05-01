--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -263,355 +263,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des curriculums à l’INSA Lyon au prisme de la problématisation des enjeux socio-écologiques</w:t>
+                <w:t xml:space="preserve">Comment concevoir des enseignements en anthropocène dans une école d'ingénieurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (1-2), pp.37-55</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, pp.151-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395171v1</w:t>
+                <w:t xml:space="preserve">hal-05279283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les ingénieurs à la redirection écologique par la mise en fiction de « futurs crédibles, désirables et partagés » ?</w:t>
+                <w:t xml:space="preserve">L’évolution des curriculums à l’INSA Lyon au prisme de la problématisation des enjeux socio-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (1), p. 94-103</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1-2), pp.37-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094215v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir l'indétermination. Quelle (post)critique pour enseigner les éthiques en anthropocène ?</w:t>
+                <w:t xml:space="preserve">Former les ingénieurs à la redirection écologique par la mise en fiction de « futurs crédibles, désirables et partagés » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 19</w:t>
+              <w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), p. 94-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395081v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment concevoir des enseignements en anthropocène dans une école d'ingénieurs ?</w:t>
+                <w:t xml:space="preserve">Accueillir l'indétermination. Quelle (post)critique pour enseigner les éthiques en anthropocène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
+                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
+                <w:t xml:space="preserve">Thomas Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76, pp.151-166</w:t>
+              <w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279283v1</w:t>
+                <w:t xml:space="preserve">hal-05395081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -905,51 +905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathan Coutable; Lucie Cuvelier; Christelle Didier; Fatma Fourati-Jamoussi; Béatrice Jalenques-Vigouroux; David Oget; Hugo Paris; Stéphane Roberdet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions des Universités de Technologie, A paraître</w:t>
@@ -1151,51 +1151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering and Value Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, </w:t>
@@ -1238,2028 +1238,2136 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des enjeux socio-écologiques en école d'ingénieurs : quelles pratiques de sélection et de transposition didactique des savoirs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingénieur.e.s, ingénierie et masculinités. Esquisse d'une note de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cultures d'Ingénieurs et Formations, session été 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Etudes Pluridisciplinaires sur l'Ingénierie, Jun 2025, à distance, France</w:t>
+              <w:t xml:space="preserve">Journées d'études EPSI - Ingénierie et masculinités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif EPSI ( (Étude pluridisciplinaire en ingénierie), Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143050v1</w:t>
+                <w:t xml:space="preserve">hal-05584184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Génie civil et Urbanisme, c'est la structure, la géotechnique et... le reste ! »</w:t>
+                <w:t xml:space="preserve">L'enseignement des enjeux socio-écologiques en école d'ingénieurs : quelles pratiques de sélection et de transposition didactique des savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès de la Société française d'histoire des sciences et des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFHST, Apr 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire Cultures d'Ingénieurs et Formations, session été 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Etudes Pluridisciplinaires sur l'Ingénierie, Jun 2025, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094219v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les ingénieurs à la redirection écologique en fictionnant des &amp;quot;futurs crédibles, désirables et partagés</w:t>
+                <w:t xml:space="preserve">« Génie civil et Urbanisme, c'est la structure, la géotechnique et... le reste ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études “Ingénieur·es et écologie”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif EPSI, Feb 2025, Bordeaux - Pessac, France</w:t>
+              <w:t xml:space="preserve">8e Congrès de la Société française d'histoire des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFHST, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094221v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Deux salles, deux ambiances » : l’équilibre subtil de l’interdisciplinarité pour enseigner les enjeux de la transition écologique à l’INSA Lyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former les ingénieurs à la redirection écologique en fictionnant des &amp;quot;futurs crédibles, désirables et partagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur, Jul 2024, Bordeaux, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées d'études “Ingénieur·es et écologie”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif EPSI, Feb 2025, Bordeaux - Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959385v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la transition écologique fait à la figure de l’ingénieur à former. Étude de cas d’une évolution pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Coutable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ingenium; Collectif EPSI; Observatoire des Formations Citoyennes, Dec 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double rôle du chercheur-conseiller pédagogique</w:t>
+                <w:t xml:space="preserve">Les low techs. Quelle culture technique pour quels besoins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Recherches dAns les SCiences de l'Education (TRASCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRNEF, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Quelles communautés de pratiques pour les “basses technologies”? - session d'hiver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPSI, Feb 2024, Paris, Lyon, Brest, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818131v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre normalisation institutionnelle, collégialité et développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude en sciences sociales « Vers une écologisation de l’enseignement supérieur et la recherche ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labos 1point5, Jun 2024, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les low techs. Quelle culture technique pour quels besoins ?</w:t>
+                <w:t xml:space="preserve">Le double rôle du chercheur-conseiller pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles communautés de pratiques pour les “basses technologies”? - session d'hiver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPSI, Feb 2024, Paris, Lyon, Brest, en ligne, France</w:t>
+              <w:t xml:space="preserve">Terrains et Recherches dAns les SCiences de l'Education (TRASCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525671v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Societal and Environmental Challenges through Transformative Pedagogy in Higher Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Deux salles, deux ambiances » : l’équilibre subtil de l’interdisciplinarité pour enseigner les enjeux de la transition écologique à l’INSA Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TEPE Network (Teacher Education policy in Europe); SFERE-Provence, FED 4238, Mar 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur, Jul 2024, Bordeaux, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526082v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des récits de &amp;quot;futurs crédibles, désirables et partagés&amp;quot; pour former les ingénieurs aux enjeux socio-écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing Societal and Environmental Challenges through Transformative Pedagogy in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEPE Network (Teacher Education policy in Europe); SFERE-Provence, FED 4238, Mar 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094232v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles compétences enseignantes pour former aux enjeux socio-écologiques en école d'ingénieurs ? La problématisation de ses activités et de son contexte institutionnel comme outil du développement professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Paris</w:t>
+                <w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Colon de Carvajal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sandel</w:t>
+                <w:t xml:space="preserve">Eveline Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Mihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Réseau Ingenium; Collectif EPSI; Observatoire des Formations Citoyennes, Dec 2024, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094224v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre compte des conditions et contraintes des enseignants de l’INSA en utilisant l’échelle des niveaux de codétermination didactique</w:t>
+                <w:t xml:space="preserve">Quelles compétences enseignantes pour former aux enjeux socio-écologiques en école d'ingénieurs ? La problématisation de ses activités et de son contexte institutionnel comme outil du développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colon de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude « Varier les échelles d’analyse dans les recherches sur les ingénieurs : Quels niveaux d’observation pour quelles recherches ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, équipe Formation &amp; Professionnalisation des Ingénieurs - ENSTA Bretagne, laboratoire FOAP, Mar 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium; Collectif EPSI; Observatoire des Formations Citoyennes, Dec 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025301v1</w:t>
+                <w:t xml:space="preserve">hal-05094224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les enseignants face aux enjeux socio-écologiques</w:t>
+                <w:t xml:space="preserve">Rendre compte des conditions et contraintes des enseignants de l’INSA en utilisant l’échelle des niveaux de codétermination didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La durabilité au coeur des formations du supérieur. Quels besoins et quels accompagnements du corps enseignant pour développer les compétences des étudiant·e·s ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, May 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude « Varier les échelles d’analyse dans les recherches sur les ingénieurs : Quels niveaux d’observation pour quelles recherches ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe Formation &amp; Professionnalisation des Ingénieurs - ENSTA Bretagne, laboratoire FOAP, Mar 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189953v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training engineers for sustainability, but which one?</w:t>
+                <w:t xml:space="preserve">Accompagner les enseignants face aux enjeux socio-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Forum on Philosophy, Engineering, &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ibo van de Poel; David Goldberg, Apr 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">La durabilité au coeur des formations du supérieur. Quels besoins et quels accompagnements du corps enseignant pour développer les compétences des étudiant·e·s ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, May 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189937v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les enseignants face aux enjeux socio-écologiques : une thèse en cours</w:t>
+                <w:t xml:space="preserve">Training engineers for sustainability, but which one?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la chaire Unesco "Former les ingénieur.e.s aux enjeux de la transition socio-écologique" : La durabilité au coeur des formations du supérieur. Quels besoins et quels accompagnements du corps enseignant pour développer les compétences des étudiant.e.s ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon; ENS Lyon; Institut Français de l'Education, May 2023, Campus Lyon Tech de la Doua, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">2023 Forum on Philosophy, Engineering, &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibo van de Poel; David Goldberg, Apr 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525606v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)problématiser la situation socio-écologique en formation</w:t>
+                <w:t xml:space="preserve">Accompagner les enseignants face aux enjeux socio-écologiques : une thèse en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cultures d'Ingénieurs et Formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPSI; CIREL, COSTECH, FOAP, Jun 2022, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la chaire Unesco "Former les ingénieur.e.s aux enjeux de la transition socio-écologique" : La durabilité au coeur des formations du supérieur. Quels besoins et quels accompagnements du corps enseignant pour développer les compétences des étudiant.e.s ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon; ENS Lyon; Institut Français de l'Education, May 2023, Campus Lyon Tech de la Doua, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189894v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La TAD et l'étude des questions didactiques et pédagogiques face aux situations sociales de transformation qui ne cessent de travailler et de renouveler les sociétés humaines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Re)problématiser la situation socio-écologique en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Péninque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CITAD7 : 7th International Conference on the Anthropological Theory of the Didactic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Barcelone (Espagne), Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire Cultures d'Ingénieurs et Formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPSI; CIREL, COSTECH, FOAP, Jun 2022, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525790v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualiser ses connaissances : l'évolution professionnelle des enseignants d'école d'ingénieur autour des enjeux de durabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Recherches et pratiques en didactique professionnelle, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger les archives pour reconstituer l'évolution de la formation des ingénieurs à l'INSA Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La TAD et l'étude des questions didactiques et pédagogiques face aux situations sociales de transformation qui ne cessent de travailler et de renouveler les sociétés humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dintrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péninque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Archives de la recherche : liens entre services d'archives et chercheurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des archivistes français, May 2022, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t>
+              <w:t xml:space="preserve">CITAD7 : 7th International Conference on the Anthropological Theory of the Didactic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Barcelone (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906015v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des ingénieurs aux prises avec l’évolution du curriculum en vue de l’intégration des enjeux socio-écologiques</w:t>
+                <w:t xml:space="preserve">Interroger les archives pour reconstituer l'évolution de la formation des ingénieurs à l'INSA Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former au monde de demain : ODD, compétences, outils et scénarios de formation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réunifedd, Jul 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Archives de la recherche : liens entre services d'archives et chercheurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des archivistes français, May 2022, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906165v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation des ingénieurs aux prises avec l’évolution du curriculum en vue de l’intégration des enjeux socio-écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former au monde de demain : ODD, compétences, outils et scénarios de formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunifedd, Jul 2021, A distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégrer le DDRS en école d'ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7éme colloque INSA Pédagogie et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Hauts de France, May 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3327,51 +3435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D916305"/>
+    <w:nsid w:val="03A6BB02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3558,51 +3666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0029-1704" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395171v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094228v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Vince" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ninque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0029-1704" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05584184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jacob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Vince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ninque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>