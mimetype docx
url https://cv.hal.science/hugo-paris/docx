--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -263,260 +263,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment concevoir des enseignements en anthropocène dans une école d'ingénieurs ?</w:t>
+                <w:t xml:space="preserve">Former les ingénieurs à la redirection écologique par la mise en fiction de « futurs crédibles, désirables et partagés » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76, pp.151-166</w:t>
+              <w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), p. 94-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279283v1</w:t>
+                <w:t xml:space="preserve">hal-05094215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des curriculums à l’INSA Lyon au prisme de la problématisation des enjeux socio-écologiques</w:t>
+                <w:t xml:space="preserve">Comment concevoir des enseignements en anthropocène dans une école d'ingénieurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (1-2), pp.37-55</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, pp.151-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395171v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les ingénieurs à la redirection écologique par la mise en fiction de « futurs crédibles, désirables et partagés » ?</w:t>
+                <w:t xml:space="preserve">L’évolution des curriculums à l’INSA Lyon au prisme de la problématisation des enjeux socio-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (1), p. 94-103</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1-2), pp.37-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094215v1</w:t>
+                <w:t xml:space="preserve">hal-05395171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir l'indétermination. Quelle (post)critique pour enseigner les éthiques en anthropocène ?</w:t>
               </w:r>
@@ -549,52 +549,61 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 19</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 19, pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1124496ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -615,161 +624,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering and Value Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04624965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -779,482 +788,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologiser les pratiques pédagogiques en école d’ingénieurs : vers une écologisation radicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norio Mihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathan Coutable; Lucie Cuvelier; Christelle Didier; Fatma Fourati-Jamoussi; Béatrice Jalenques-Vigouroux; David Oget; Hugo Paris; Stéphane Roberdet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions des Universités de Technologie, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques pédagogiques : quels défis à l’enseignement des enjeux socio-écologiques dans une école d’ingénieurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathan Coutable; Lucie Cuvelier; Christelle Didier; Fatma Fourati-Jamoussi; Béatrice Jalenques-Vigouroux; David Oget; Hugo Paris; Stéphane Roberdet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions des Universités de Technologie, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Values Change, So Does Philosophy of Technology and Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering and Value Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05088556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training engineers for sustainability, but which one? A discussion of critical alternatives to the &amp;quot;Good Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering and Value Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Cham; Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-263, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1264,2110 +1273,2110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénieur.e.s, ingénierie et masculinités. Esquisse d'une note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études EPSI - Ingénierie et masculinités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif EPSI ( (Étude pluridisciplinaire en ingénierie), Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des enjeux socio-écologiques en école d'ingénieurs : quelles pratiques de sélection et de transposition didactique des savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Cultures d'Ingénieurs et Formations, session été 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif Etudes Pluridisciplinaires sur l'Ingénierie, Jun 2025, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Génie civil et Urbanisme, c'est la structure, la géotechnique et... le reste ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de la Société française d'histoire des sciences et des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFHST, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les ingénieurs à la redirection écologique en fictionnant des &amp;quot;futurs crédibles, désirables et partagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études “Ingénieur·es et écologie”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif EPSI, Feb 2025, Bordeaux - Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la transition écologique fait à la figure de l’ingénieur à former. Étude de cas d’une évolution pédagogique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Vince</w:t>
+                <w:t xml:space="preserve">« Deux salles, deux ambiances » : l’équilibre subtil de l’interdisciplinarité pour enseigner les enjeux de la transition écologique à l’INSA Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Coutable</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium; Collectif EPSI; Observatoire des Formations Citoyennes, Dec 2024, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur, Jul 2024, Bordeaux, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094228v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les low techs. Quelle culture technique pour quels besoins ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que la transition écologique fait à la figure de l’ingénieur à former. Étude de cas d’une évolution pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coutable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles communautés de pratiques pour les “basses technologies”? - session d'hiver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPSI, Feb 2024, Paris, Lyon, Brest, en ligne, France</w:t>
+              <w:t xml:space="preserve">Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium; Collectif EPSI; Observatoire des Formations Citoyennes, Dec 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525671v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre normalisation institutionnelle, collégialité et développement professionnel</w:t>
+                <w:t xml:space="preserve">Les low techs. Quelle culture technique pour quels besoins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude en sciences sociales « Vers une écologisation de l’enseignement supérieur et la recherche ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labos 1point5, Jun 2024, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">Quelles communautés de pratiques pour les “basses technologies”? - session d'hiver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPSI, Feb 2024, Paris, Lyon, Brest, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647741v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double rôle du chercheur-conseiller pédagogique</w:t>
+                <w:t xml:space="preserve">Entre normalisation institutionnelle, collégialité et développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Recherches dAns les SCiences de l'Education (TRASCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRNEF, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude en sciences sociales « Vers une écologisation de l’enseignement supérieur et la recherche ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labos 1point5, Jun 2024, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818131v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Deux salles, deux ambiances » : l’équilibre subtil de l’interdisciplinarité pour enseigner les enjeux de la transition écologique à l’INSA Lyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le double rôle du chercheur-conseiller pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur, Jul 2024, Bordeaux, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Terrains et Recherches dAns les SCiences de l'Education (TRASCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959385v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des récits de &amp;quot;futurs crédibles, désirables et partagés&amp;quot; pour former les ingénieurs aux enjeux socio-écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Societal and Environmental Challenges through Transformative Pedagogy in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEPE Network (Teacher Education policy in Europe); SFERE-Provence, FED 4238, Mar 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Manna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norio Mihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles compétences enseignantes pour former aux enjeux socio-écologiques en école d'ingénieurs ? La problématisation de ses activités et de son contexte institutionnel comme outil du développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colon de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ingenium; Collectif EPSI; Observatoire des Formations Citoyennes, Dec 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre compte des conditions et contraintes des enseignants de l’INSA en utilisant l’échelle des niveaux de codétermination didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Varier les échelles d’analyse dans les recherches sur les ingénieurs : Quels niveaux d’observation pour quelles recherches ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe Formation &amp; Professionnalisation des Ingénieurs - ENSTA Bretagne, laboratoire FOAP, Mar 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les enseignants face aux enjeux socio-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La durabilité au coeur des formations du supérieur. Quels besoins et quels accompagnements du corps enseignant pour développer les compétences des étudiant·e·s ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, May 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training engineers for sustainability, but which one?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Forum on Philosophy, Engineering, &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ibo van de Poel; David Goldberg, Apr 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les enseignants face aux enjeux socio-écologiques : une thèse en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de la chaire Unesco "Former les ingénieur.e.s aux enjeux de la transition socio-écologique" : La durabilité au coeur des formations du supérieur. Quels besoins et quels accompagnements du corps enseignant pour développer les compétences des étudiant.e.s ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon; ENS Lyon; Institut Français de l'Education, May 2023, Campus Lyon Tech de la Doua, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)problématiser la situation socio-écologique en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Cultures d'Ingénieurs et Formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPSI; CIREL, COSTECH, FOAP, Jun 2022, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualiser ses connaissances : l'évolution professionnelle des enseignants d'école d'ingénieur autour des enjeux de durabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Recherches et pratiques en didactique professionnelle, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La TAD et l'étude des questions didactiques et pédagogiques face aux situations sociales de transformation qui ne cessent de travailler et de renouveler les sociétés humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Péninque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CITAD7 : 7th International Conference on the Anthropological Theory of the Didactic.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Barcelone (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger les archives pour reconstituer l'évolution de la formation des ingénieurs à l'INSA Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Archives de la recherche : liens entre services d'archives et chercheurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des archivistes français, May 2022, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des ingénieurs aux prises avec l’évolution du curriculum en vue de l’intégration des enjeux socio-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former au monde de demain : ODD, compétences, outils et scénarios de formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réunifedd, Jul 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer le DDRS en école d'ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7éme colloque INSA Pédagogie et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Hauts de France, May 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3435,51 +3444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03A6BB02"/>
+    <w:nsid w:val="76890488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3666,51 +3675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0029-1704" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05584184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jacob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Vince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ninque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0029-1704" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1124496ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05584184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jacob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Vince" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ninque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>