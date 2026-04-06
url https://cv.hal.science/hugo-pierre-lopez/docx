--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -469,316 +469,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSoC 2024 Lightning Talks Series</w:t>
+                <w:t xml:space="preserve">Lingualibre.org: audio documenting 250 languages for Wikimedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Google Summer of Code 2024 meet up</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Google, Sep 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Language Documentation &amp; Archiving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Endangered Languages Archive, Pacific and Regional Archive for Digital Sources in Endangered Cultures, Sep 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075155v1</w:t>
+                <w:t xml:space="preserve">hal-05075144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingua Libre : le défis du langage sifflé d'Aas</w:t>
+                <w:t xml:space="preserve">GSoC 2024 Lightning Talks Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wikiconvention francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wikimédia Canada, Nov 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Google Summer of Code 2024 meet up</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Google, Sep 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075283v1</w:t>
+                <w:t xml:space="preserve">hal-05075155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiu ! Quand l'union des communs fait la force du patrimoine immatériel</w:t>
+                <w:t xml:space="preserve">Lingua Libre : le défis du langage sifflé d'Aas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Map France 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OpenStreetMap France, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Wikiconvention francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wikimédia Canada, Nov 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628915v1</w:t>
+                <w:t xml:space="preserve">hal-05075283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingualibre.org: audio documenting 250 languages for Wikimedia</w:t>
+                <w:t xml:space="preserve">Adiu ! Quand l'union des communs fait la force du patrimoine immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Documentation &amp; Archiving</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Endangered Languages Archive, Pacific and Regional Archive for Digital Sources in Endangered Cultures, Sep 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">State of the Map France 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OpenStreetMap France, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075144v1</w:t>
+                <w:t xml:space="preserve">hal-04628915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording voices and local languages with Lingualibre</w:t>
               </w:r>
@@ -827,221 +827,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learn and discuss with member of the Wikimedians in Residence Exchange Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sign Languages of the world : let's increase mutual understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wikimania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wikimédia Foundation, Aug 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Wikimania Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wikimedia Foundation, Aug 2023, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075119v1</w:t>
+                <w:t xml:space="preserve">hal-05039256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign Languages of the world : let's increase mutual understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learn and discuss with member of the Wikimedians in Residence Exchange Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Dickison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lane Rasberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wikimania Singapore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wikimedia Foundation, Aug 2023, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Wikimania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wikimédia Foundation, Aug 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039256v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikidata et HAL, présentation, outils et ponts à construire</w:t>
               </w:r>
@@ -1228,515 +1228,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign Languages dictionaries with Lingualibre SignIt</w:t>
+                <w:t xml:space="preserve">Recording voices and local languages with Lingualibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference for Open Source Coders, Users, and Promoters</w:t>
+              <w:t xml:space="preserve">Conference for Open Source Coders, Users and Promoters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COSCUP, Jul 2023, Taipei, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073912v1</w:t>
+                <w:t xml:space="preserve">hal-05073904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording voices and local languages with Lingualibre</w:t>
+                <w:t xml:space="preserve">Sign Languages dictionaries with Lingualibre SignIt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference for Open Source Coders, Users and Promoters</w:t>
+              <w:t xml:space="preserve">Conference for Open Source Coders, Users, and Promoters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COSCUP, Jul 2023, Taipei, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073904v1</w:t>
+                <w:t xml:space="preserve">hal-05073912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la science ouverte est devenue une alliée des projets Wikimédia : la parole aux wikimédiens et wikimédiennes en résidence</w:t>
+                <w:t xml:space="preserve">Wikifier la science : Premier bilan des résidences Wikimédia par les wikimédiens et wikimédiennes en résidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/14oox⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">⟨10.60527/je9v-9d13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265517v1</w:t>
+                <w:t xml:space="preserve">hal-05105876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier d'initiation à Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikifier la science : Premier bilan des résidences Wikimédia par les wikimédiens et wikimédiennes en résidence.</w:t>
+                <w:t xml:space="preserve">Comment la science ouverte est devenue une alliée des projets Wikimédia : la parole aux wikimédiens et wikimédiennes en résidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Schauli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14oox⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/je9v-9d13⟩</w:t>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05039234v1</w:t>
+                <w:t xml:space="preserve">hal-05265517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2290,51 +2290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70951661"/>
+    <w:nsid w:val="F5B5B7CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2521,51 +2521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-pierre-lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-1435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272490644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4402170011261684810000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dickison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Rasberry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14oox" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vasselin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Barch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-pierre-lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-1435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272490644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4402170011261684810000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dickison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Rasberry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14oox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vasselin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Barch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>