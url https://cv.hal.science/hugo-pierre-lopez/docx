--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -538,165 +538,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSoC 2024 Lightning Talks Series</w:t>
+                <w:t xml:space="preserve">Lingua Libre : le défis du langage sifflé d'Aas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Google Summer of Code 2024 meet up</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Google, Sep 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Wikiconvention francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wikimédia Canada, Nov 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075155v1</w:t>
+                <w:t xml:space="preserve">hal-05075283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingua Libre : le défis du langage sifflé d'Aas</w:t>
+                <w:t xml:space="preserve">GSoC 2024 Lightning Talks Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wikiconvention francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wikimédia Canada, Nov 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Google Summer of Code 2024 meet up</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Google, Sep 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075283v1</w:t>
+                <w:t xml:space="preserve">hal-05075155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiu ! Quand l'union des communs fait la force du patrimoine immatériel</w:t>
               </w:r>
@@ -1021,372 +1021,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikidata et HAL, présentation, outils et ponts à construire</w:t>
+                <w:t xml:space="preserve">Langues des signes : facilitons la compréhension mutuelle via un vidéo-dictionnaire libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CasuHAL 2023 : TOUS INTEROPER(HAL)BLES ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CasuHAL, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Capitole du libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039297v1</w:t>
+                <w:t xml:space="preserve">hal-05039284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues des signes : facilitons la compréhension mutuelle via un vidéo-dictionnaire libre</w:t>
+                <w:t xml:space="preserve">Wikidata et HAL, présentation, outils et ponts à construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capitole du libre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CasuHAL 2023 : TOUS INTEROPER(HAL)BLES ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CasuHAL, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039284v1</w:t>
+                <w:t xml:space="preserve">hal-05039297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign Languages of the world : increase mutual understanding with Lingualibre SignIt</w:t>
+                <w:t xml:space="preserve">Sign Languages dictionaries with Lingualibre SignIt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wikimania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wikimedia Foundation, Aug 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Conference for Open Source Coders, Users, and Promoters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COSCUP, Jul 2023, Taipei, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075126v1</w:t>
+                <w:t xml:space="preserve">hal-05073912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording voices and local languages with Lingualibre</w:t>
+                <w:t xml:space="preserve">Sign Languages of the world : increase mutual understanding with Lingualibre SignIt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference for Open Source Coders, Users and Promoters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COSCUP, Jul 2023, Taipei, Singapore</w:t>
+              <w:t xml:space="preserve">Wikimania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wikimedia Foundation, Aug 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073904v1</w:t>
+                <w:t xml:space="preserve">hal-05075126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign Languages dictionaries with Lingualibre SignIt</w:t>
+                <w:t xml:space="preserve">Recording voices and local languages with Lingualibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference for Open Source Coders, Users, and Promoters</w:t>
+              <w:t xml:space="preserve">Conference for Open Source Coders, Users and Promoters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COSCUP, Jul 2023, Taipei, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073912v1</w:t>
+                <w:t xml:space="preserve">hal-05073904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2290,51 +2290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5B5B7CE"/>
+    <w:nsid w:val="167D4DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2521,51 +2521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-pierre-lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-1435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272490644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4402170011261684810000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dickison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Rasberry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14oox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vasselin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Barch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-pierre-lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-1435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272490644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4402170011261684810000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dickison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Rasberry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14oox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vasselin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Barch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>