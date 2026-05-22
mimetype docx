--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -469,316 +469,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingualibre.org: audio documenting 250 languages for Wikimedia</w:t>
+                <w:t xml:space="preserve">Lingua Libre : le défis du langage sifflé d'Aas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Documentation &amp; Archiving</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Endangered Languages Archive, Pacific and Regional Archive for Digital Sources in Endangered Cultures, Sep 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Wikiconvention francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wikimédia Canada, Nov 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075144v1</w:t>
+                <w:t xml:space="preserve">hal-05075283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingua Libre : le défis du langage sifflé d'Aas</w:t>
+                <w:t xml:space="preserve">GSoC 2024 Lightning Talks Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wikiconvention francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wikimédia Canada, Nov 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Google Summer of Code 2024 meet up</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Google, Sep 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075283v1</w:t>
+                <w:t xml:space="preserve">hal-05075155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSoC 2024 Lightning Talks Series</w:t>
+                <w:t xml:space="preserve">Adiu ! Quand l'union des communs fait la force du patrimoine immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Google Summer of Code 2024 meet up</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Google, Sep 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">State of the Map France 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OpenStreetMap France, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075155v1</w:t>
+                <w:t xml:space="preserve">hal-04628915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiu ! Quand l'union des communs fait la force du patrimoine immatériel</w:t>
+                <w:t xml:space="preserve">Lingualibre.org: audio documenting 250 languages for Wikimedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Map France 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OpenStreetMap France, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Language Documentation &amp; Archiving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Endangered Languages Archive, Pacific and Regional Archive for Digital Sources in Endangered Cultures, Sep 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628915v1</w:t>
+                <w:t xml:space="preserve">hal-05075144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording voices and local languages with Lingualibre</w:t>
               </w:r>
@@ -1364,379 +1364,379 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikifier la science : Premier bilan des résidences Wikimédia par les wikimédiens et wikimédiennes en résidence.</w:t>
+                <w:t xml:space="preserve">Comment la science ouverte est devenue une alliée des projets Wikimédia : la parole aux wikimédiens et wikimédiennes en résidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Schauli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/je9v-9d13⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+                <w:t xml:space="preserve">⟨10.58079/14oox⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105876v1</w:t>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-05039234v1</w:t>
+                <w:t xml:space="preserve">hal-05265517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la science ouverte est devenue une alliée des projets Wikimédia : la parole aux wikimédiens et wikimédiennes en résidence</w:t>
+                <w:t xml:space="preserve">Wikifier la science : Premier bilan des résidences Wikimédia par les wikimédiens et wikimédiennes en résidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/je9v-9d13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05265517v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier d'initiation à Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2290,51 +2290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="167D4DC0"/>
+    <w:nsid w:val="A01E5AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2521,51 +2521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-pierre-lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-1435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272490644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4402170011261684810000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dickison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Rasberry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14oox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vasselin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Barch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-pierre-lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-1435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272490644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4402170011261684810000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dickison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Rasberry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14oox" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vasselin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Barch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>