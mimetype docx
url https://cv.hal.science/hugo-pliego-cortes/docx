--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -510,521 +510,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant Controlled Pressure Drop (DIC) as an innovative pre-treatment for extraction of natural compounds from the brown seaweed Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photosynthetic physiology and antioxidant compounds in Gracilaria cornea (Rhodophyta) under light modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Zepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pliego-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103705⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-024-03317-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711689v1</w:t>
+                <w:t xml:space="preserve">hal-04675945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro antiherpetic activity of compounds extracted from Sargassum fluitans (Børgesen) Børgesen. Identification and in silico evaluation of potential antiviral molecules in a hydroalcoholic extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liena de Regla Ponce Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pliego-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Colina Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Resik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10811-024-03202-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic physiology and antioxidant compounds in Gracilaria cornea (Rhodophyta) under light modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique Zepeda</w:t>
+                <w:t xml:space="preserve">Instant Controlled Pressure Drop (DIC) as an innovative pre-treatment for extraction of natural compounds from the brown seaweed Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pliego-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
+                <w:t xml:space="preserve">Virginie Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.103705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-024-03317-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675945v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic physiology and antioxidant compounds in Gracilaria cornea (Rhodophyta) under light modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pliego-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (3), pp.1541-1555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10811-024-03317-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382059v1</w:t>
@@ -1182,64 +1182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concise review of the genus Solieria J. Agardh, 1842</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pliego-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bedoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cérantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pliego-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (12), pp.2901. </w:t>
@@ -1757,51 +1757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41, pp.101542. </w:t>
@@ -1864,51 +1864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seaweed resources of Mexico: current knowledge and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Vázquez-Delfín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pliego-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,103 +2500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro antiherpetic activity of compounds extracted from Sargassum fluitans (Borgesen) Borgesen. Identification and in silico evaluation of potential antiviral molecules in a hydroalcoholic extract.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liena de Regla Ponce Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pliego-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Colina Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Resik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Fapronature 2024 International Congress on Pharmacology, of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cuban Society of Pharmacology, Jun 2024, Cuba, France</w:t>
@@ -2625,51 +2625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caribbean Sargassum: a malediction or a golden resource.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2776,64 +2776,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pliego-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3011,51 +3011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pliego Cortès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Peñuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Seaweed Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.225-256, 2020, </w:t>
@@ -3262,51 +3262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05321997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;niel Luque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego-Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Burlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Terme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1675710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgougnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103813" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103705" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liena de Regla Ponce Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Colina Araujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Resik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03202-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04675945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zepeda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Freile-Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03317-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jousselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060348" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088459v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02934-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le Men" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2117942" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexie Magdugo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02384697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N92H6C4D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika V&#225;zquez-Delf&#237;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2018-0070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Creis Bendelac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Terme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Corbanini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego Cort&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pe&#241;uela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817943-7.00009-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05321997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;niel Luque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego-Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Burlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Terme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1675710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgougnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103813" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04675945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zepeda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Freile-Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03317-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liena de Regla Ponce Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Colina Araujo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Resik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03202-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jousselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060348" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088459v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02934-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le Men" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2117942" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexie Magdugo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02384697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N92H6C4D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika V&#225;zquez-Delf&#237;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2018-0070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Creis Bendelac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Terme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Corbanini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego Cort&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pe&#241;uela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817943-7.00009-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>