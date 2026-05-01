--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -262,780 +262,780 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking Collaboration: Theoretical and Practical Insights from the Research Seminar on « Co-working on Heritage Issues with Local Communities » (March 12, 2024)</w:t>
+                <w:t xml:space="preserve">Regards croisés sur les arts rupestres sud-africains, ou comment chacun s'approprie un héritage sans testament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Baracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.14-19</w:t>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.19-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366998v1</w:t>
+                <w:t xml:space="preserve">hal-05247406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les arts rupestres sud-africains, ou comment chacun s'approprie un héritage sans testament</w:t>
+                <w:t xml:space="preserve">Mining the Desert Margins: Exploring the Territorial and Organizational Dynamics of Artisanal Mining in Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lahaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Antoine Latarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaarina Efraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Artisanat minier : pouvoir et territorialisation dans le Sud Global, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/140du⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247406v1</w:t>
+                <w:t xml:space="preserve">hal-05086661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rough Hand of the Market. Extracting Semi-Precious Stones in Namibia for Global Supply Chains</w:t>
+                <w:t xml:space="preserve">The Mediterranean moment of Namibian rock art, or the legitimisation of colonial presence through heritage-making (1948–1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smith Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goodman Gwasira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davis Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15f9h⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heritage Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (8), pp.1003-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13527258.2025.2520747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05438994v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the Desert Margins: Exploring the Territorial and Organizational Dynamics of Artisanal Mining in Namibia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Latarge</w:t>
+                <w:t xml:space="preserve">Thinking Collaboration: Theoretical and Practical Insights from the Research Seminar on « Co-working on Heritage Issues with Local Communities » (March 12, 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Baracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.14-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086661v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mediterranean moment of Namibian rock art, or the legitimisation of colonial presence through heritage-making (1948–1954)</w:t>
+                <w:t xml:space="preserve">La main calleuse du marché. Regards géographiques sur les territorialités extractives de la pierre semi-précieuse en Namibie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Latarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaarina Efraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heritage Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (8), pp.1003-1027. </w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13527258.2025.2520747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15f9f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127084v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La main calleuse du marché. Regards géographiques sur les territorialités extractives de la pierre semi-précieuse en Namibie</w:t>
+                <w:t xml:space="preserve">The Rough Hand of the Market. Extracting Semi-Precious Stones in Namibia for Global Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Latarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaarina Efraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Latarge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15f9f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15f9h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438988v1</w:t>
+                <w:t xml:space="preserve">hal-05438994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Multiple Conditions of Participation on Community-based Heritage Management: A Case Study of Wildebeest Kuil Rock Art Tourism Centre, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1108,64 +1108,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claiming rock art, claiming indigeneity: Spaces and scales of recognition in Khoe and San identity claims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1225,355 +1225,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does rock art heritage tourism benefit local communities in the Erongo Mountains? (Namibia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CULTURAL TOURISM IN THE ERONGO MOUNTAINS (NAMIBIA): WHAT ROLE FOR LOCAL COMMUNITIES IN ROCK ART TOURISM?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The COSMO-ART Conference on Rock Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Kimberley, South Africa</w:t>
+              <w:t xml:space="preserve">Southern African Mountains – Overcoming Boundaries and Barriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Winterton, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403296v1</w:t>
+                <w:t xml:space="preserve">hal-04996280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COEXISTENCE BETWEEN ARTISANAL MINING, TOURISM, AND ENVIRONMENTAL PROTECTION: THE (IMPOSSIBLE?) DREAM OF THE GONDWANALAND GEOPARK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Latarge</w:t>
+                <w:t xml:space="preserve">To what extent does rock art heritage tourism benefit local communities in the Erongo Mountains? (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Mountains – Overcoming Boundaries and Barriers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Winterton, South Africa</w:t>
+              <w:t xml:space="preserve">The COSMO-ART Conference on Rock Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Kimberley, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996282v1</w:t>
+                <w:t xml:space="preserve">hal-05403296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CULTURAL TOURISM IN THE ERONGO MOUNTAINS (NAMIBIA): WHAT ROLE FOR LOCAL COMMUNITIES IN ROCK ART TOURISM?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">COEXISTENCE BETWEEN ARTISANAL MINING, TOURISM, AND ENVIRONMENTAL PROTECTION: THE (IMPOSSIBLE?) DREAM OF THE GONDWANALAND GEOPARK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Latarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efraim Kaarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Mountains – Overcoming Boundaries and Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Winterton, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996280v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The site doesn’t exist (without us)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The COSMO-ART Conference on Rock Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Kimberley, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1611,77 +1611,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining the mountains, or the ethical blindness of heritage in Erongo mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Latarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Mountains – Overcoming Boundaries and Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Winterton, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1700,364 +1700,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fermier, le mineur et l’Etat. Un western namibien moderne</w:t>
+                <w:t xml:space="preserve">In search of an idea. What is 'community' in 'community-based management’ and how to improve our understanding of it for the sake of sustainable management? !Xun, Khwe and Wildebeest Kuil rock art site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Forget</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourenço Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Ressources du sous-sol en tension. Protection et extraction dans les territoires de montagne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">International conference ASAPA, THE ASSOCIATION OF SOUTHERN AFRICAN PROFESSIONAL ARCHAEOLOGISTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National University of Lesotho, Roma, Jun 2024, Maseru, Lesotho</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733235v1</w:t>
+                <w:t xml:space="preserve">hal-04629627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of an idea. What is 'community' in 'community-based management’ and how to improve our understanding of it for the sake of sustainable management? !Xun, Khwe and Wildebeest Kuil rock art site</w:t>
+                <w:t xml:space="preserve">Uses and abuses of &amp;quot;community&amp;quot;. Lessons from Wildebeest Kuil Rock Art Tourism Centre. IFAS Conference &amp;quot;Co-working on Heritage Issues with Local Communities&amp;quot;. 12 March 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lourenço Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference ASAPA, THE ASSOCIATION OF SOUTHERN AFRICAN PROFESSIONAL ARCHAEOLOGISTS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Johannesburg, South-Africa, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26797.29923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629627v1</w:t>
+                <w:t xml:space="preserve">hal-04588963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uses and abuses of &amp;quot;community&amp;quot;. Lessons from Wildebeest Kuil Rock Art Tourism Centre. IFAS Conference &amp;quot;Co-working on Heritage Issues with Local Communities&amp;quot;. 12 March 2024</w:t>
+                <w:t xml:space="preserve">Le fermier, le mineur et l’Etat. Un western namibien moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Latarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international « Ressources du sous-sol en tension. Protection et extraction dans les territoires de montagne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bourget-du-Lac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26797.29923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04588963v1</w:t>
+                <w:t xml:space="preserve">hal-04733235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does a photovoice project contribute to the analysis of heritage representations? A critical analysis of the &amp;quot;Places in Me&amp;quot; project with the Khwe and !Xun communities in Platfontein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Baracchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moshe Maghundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,90 +2125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “We just need to locate the geopark”. Analyse de la place de l'activité minière dans un espace protégé (projet du geoparc du Gondwanaland, Namibie) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Latarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Latarge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Ressources du sous-sol en tension. Protection et extraction dans les territoires de montagne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2246,51 +2246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en tourisme d'un site d'art rupestre dans la région de Kimberley (Afrique du Sud) : genèse, enjeux et limites d'une community-based approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87C44BAE"/>
+    <w:nsid w:val="F1DF0AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +2904,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DCC5566B"/>
+    <w:nsid w:val="F868825D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3138,51 +3138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-quemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8127-4578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latarge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarina Efraim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140du" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Benjamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodman Gwasira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Morris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2025.2520747" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14655187.2024.2355787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14696053241289909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efraim Kaarina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26797.29923" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Maghundu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Maghundu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Makai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17505.48484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10375.16805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33234.12486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21280.35843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19602.63685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-quemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8127-4578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latarge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarina Efraim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140du" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Benjamin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodman Gwasira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Morris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2025.2520747" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14655187.2024.2355787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14696053241289909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efraim Kaarina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26797.29923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Maghundu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Maghundu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Makai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17505.48484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10375.16805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33234.12486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21280.35843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19602.63685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>