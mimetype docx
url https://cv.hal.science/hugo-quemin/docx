--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -262,559 +262,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les arts rupestres sud-africains, ou comment chacun s'approprie un héritage sans testament</w:t>
+                <w:t xml:space="preserve">Thinking Collaboration: Theoretical and Practical Insights from the Research Seminar on « Co-working on Heritage Issues with Local Communities » (March 12, 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lahaye</w:t>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Duval</w:t>
+                <w:t xml:space="preserve">Leïla Baracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, pp.19-30</w:t>
+              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247406v1</w:t>
+                <w:t xml:space="preserve">hal-05366998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the Desert Margins: Exploring the Territorial and Organizational Dynamics of Artisanal Mining in Namibia</w:t>
+                <w:t xml:space="preserve">Regards croisés sur les arts rupestres sud-africains, ou comment chacun s'approprie un héritage sans testament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Latarge</w:t>
+                <w:t xml:space="preserve">Romain Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.19-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086661v1</w:t>
+                <w:t xml:space="preserve">hal-05247406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mediterranean moment of Namibian rock art, or the legitimisation of colonial presence through heritage-making (1948–1954)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining the Desert Margins: Exploring the Territorial and Organizational Dynamics of Artisanal Mining in Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Latarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaarina Efraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heritage Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13527258.2025.2520747⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Artisanat minier : pouvoir et territorialisation dans le Sud Global, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/140du⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127084v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking Collaboration: Theoretical and Practical Insights from the Research Seminar on « Co-working on Heritage Issues with Local Communities » (March 12, 2024)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Mediterranean moment of Namibian rock art, or the legitimisation of colonial presence through heritage-making (1948–1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smith Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goodman Gwasira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davis Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heritage Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (8), pp.1003-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13527258.2025.2520747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366998v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La main calleuse du marché. Regards géographiques sur les territorialités extractives de la pierre semi-précieuse en Namibie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Latarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaarina Efraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -861,90 +861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rough Hand of the Market. Extracting Semi-Precious Stones in Namibia for Global Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Latarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaarina Efraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -991,51 +991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Multiple Conditions of Participation on Community-based Heritage Management: A Case Study of Wildebeest Kuil Rock Art Tourism Centre, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1108,64 +1108,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claiming rock art, claiming indigeneity: Spaces and scales of recognition in Khoe and San identity claims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1225,355 +1225,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CULTURAL TOURISM IN THE ERONGO MOUNTAINS (NAMIBIA): WHAT ROLE FOR LOCAL COMMUNITIES IN ROCK ART TOURISM?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">To what extent does rock art heritage tourism benefit local communities in the Erongo Mountains? (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Mountains – Overcoming Boundaries and Barriers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Winterton, South Africa</w:t>
+              <w:t xml:space="preserve">The COSMO-ART Conference on Rock Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Kimberley, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996280v1</w:t>
+                <w:t xml:space="preserve">hal-05403296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does rock art heritage tourism benefit local communities in the Erongo Mountains? (Namibia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">COEXISTENCE BETWEEN ARTISANAL MINING, TOURISM, AND ENVIRONMENTAL PROTECTION: THE (IMPOSSIBLE?) DREAM OF THE GONDWANALAND GEOPARK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Latarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efraim Kaarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The COSMO-ART Conference on Rock Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Kimberley, South Africa</w:t>
+              <w:t xml:space="preserve">Southern African Mountains – Overcoming Boundaries and Barriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Winterton, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403296v1</w:t>
+                <w:t xml:space="preserve">hal-04996282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COEXISTENCE BETWEEN ARTISANAL MINING, TOURISM, AND ENVIRONMENTAL PROTECTION: THE (IMPOSSIBLE?) DREAM OF THE GONDWANALAND GEOPARK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Latarge</w:t>
+                <w:t xml:space="preserve">CULTURAL TOURISM IN THE ERONGO MOUNTAINS (NAMIBIA): WHAT ROLE FOR LOCAL COMMUNITIES IN ROCK ART TOURISM?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Mountains – Overcoming Boundaries and Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Winterton, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996282v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The site doesn’t exist (without us)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The COSMO-ART Conference on Rock Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Kimberley, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1611,77 +1611,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining the mountains, or the ethical blindness of heritage in Erongo mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Latarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Mountains – Overcoming Boundaries and Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Winterton, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1700,364 +1700,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of an idea. What is 'community' in 'community-based management’ and how to improve our understanding of it for the sake of sustainable management? !Xun, Khwe and Wildebeest Kuil rock art site</w:t>
+                <w:t xml:space="preserve">Le fermier, le mineur et l’Etat. Un western namibien moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lourenço Pinto</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Latarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference ASAPA, THE ASSOCIATION OF SOUTHERN AFRICAN PROFESSIONAL ARCHAEOLOGISTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National University of Lesotho, Roma, Jun 2024, Maseru, Lesotho</w:t>
+              <w:t xml:space="preserve">Colloque international « Ressources du sous-sol en tension. Protection et extraction dans les territoires de montagne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629627v1</w:t>
+                <w:t xml:space="preserve">hal-04733235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uses and abuses of &amp;quot;community&amp;quot;. Lessons from Wildebeest Kuil Rock Art Tourism Centre. IFAS Conference &amp;quot;Co-working on Heritage Issues with Local Communities&amp;quot;. 12 March 2024</w:t>
+                <w:t xml:space="preserve">In search of an idea. What is 'community' in 'community-based management’ and how to improve our understanding of it for the sake of sustainable management? !Xun, Khwe and Wildebeest Kuil rock art site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourenço Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAS Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference ASAPA, THE ASSOCIATION OF SOUTHERN AFRICAN PROFESSIONAL ARCHAEOLOGISTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National University of Lesotho, Roma, Jun 2024, Maseru, Lesotho</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588963v1</w:t>
+                <w:t xml:space="preserve">hal-04629627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fermier, le mineur et l’Etat. Un western namibien moderne</w:t>
+                <w:t xml:space="preserve">Uses and abuses of &amp;quot;community&amp;quot;. Lessons from Wildebeest Kuil Rock Art Tourism Centre. IFAS Conference &amp;quot;Co-working on Heritage Issues with Local Communities&amp;quot;. 12 March 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Ressources du sous-sol en tension. Protection et extraction dans les territoires de montagne »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Johannesburg, South-Africa, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26797.29923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733235v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does a photovoice project contribute to the analysis of heritage representations? A critical analysis of the &amp;quot;Places in Me&amp;quot; project with the Khwe and !Xun communities in Platfontein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Baracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moshe Maghundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,90 +2125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “We just need to locate the geopark”. Analyse de la place de l'activité minière dans un espace protégé (projet du geoparc du Gondwanaland, Namibie) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Latarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Ressources du sous-sol en tension. Protection et extraction dans les territoires de montagne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2246,51 +2246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en tourisme d'un site d'art rupestre dans la région de Kimberley (Afrique du Sud) : genèse, enjeux et limites d'une community-based approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1DF0AA9"/>
+    <w:nsid w:val="1F5C6732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +2904,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F868825D"/>
+    <w:nsid w:val="9D75CE7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3138,51 +3138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-quemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8127-4578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latarge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarina Efraim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140du" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Benjamin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodman Gwasira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Morris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2025.2520747" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14655187.2024.2355787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14696053241289909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efraim Kaarina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26797.29923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Maghundu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Maghundu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Makai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17505.48484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10375.16805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33234.12486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21280.35843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19602.63685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-quemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8127-4578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latarge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarina Efraim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140du" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Benjamin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodman Gwasira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Morris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2025.2520747" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14655187.2024.2355787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14696053241289909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efraim Kaarina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26797.29923" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Maghundu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Maghundu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Makai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17505.48484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10375.16805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33234.12486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21280.35843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19602.63685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>