--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -34,180 +34,365 @@
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hugo Rochard </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">hugo-rochard</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-0229-1545</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DOCTEUR EN GÉOGRAPHIE ET AMÉNAGEMENT (Université Paris Cité)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chercheur post-doctoral à l'Université de Lausanne (Institut de géographie et de durabilité)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Collaborateur scientifique à la Haute Ecole d'Ingénierie et d'Architecture de Fribourg (Institut Transform)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Chercheur associé au LADYSS (UMR 7533)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Champs de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">===================</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Géographie environnementale ; géographie urbaine ; géographie politique ; écologie urbaine ; biodiversité et territoires ; transitions socio-écologiques</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:t xml:space="preserve">Géographie environnementale ; géographie urbaine ; géographie politique ; écologie urbaine ; biodiversité et territoires ; planification écologique ; transitions socio-écologiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Activités de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">======================</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projet </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">SUNLOOP</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projet </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">IMPACT</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Membre du réseau de jeunes chercheurs </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">INTER-FRICHES</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Programmes passés :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Membre du programme </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+        <w:t xml:space="preserve">Programme </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CIVIC ACT 2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Membre du réseau </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+        <w:t xml:space="preserve">Réseau </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EcoUrbanism Research Network</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Programme</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> ITTECOP-RENATU</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Enseignements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">==============</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haute école du paysage, d'ingénierie et d'architecture de Genève (HEPIA) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Certificate of Advanced Studies (CAS) Nature en ville, module &amp;quot;Les différentes représentations de la nature en ville et la participation des citadins&amp;quot;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Université de Lausanne (Faculté de Géosciences et environnement) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dynamiques urbaines, Licence 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Géographie, environnement et sociétés : approches et théories contemporaines, Licence 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorbonne Université (UFR de géographie et aménagement) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Géographie de l'environnement : approche systémique, Licence 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Analyse de documents géographiques, Licence 1</w:t>
       </w:r>
@@ -234,111 +419,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Biogéographie, Licence 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Université Paris 8 Vincennes Saint-Denis (département de géographie et d'aménagement) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Construire la citoyenneté environnementale (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">master 2 VARAP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Action publique et politiques environnementales (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">master 2 VARAP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Atelier d'expérimentation à l'économie circulaire (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">master 2 VARAP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vulnérabilités et transitions (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">master Territoires, Villes, Santé</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Université Paris Cité (Département de géographie et d'aménagement) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -348,55 +533,69 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lecture de cartes topographiques et photo-interprétation, Licence 1 (Université Paris Cité)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Biogéographie et étude des paysages, Licence 2 et 3 (Université Paris Cité)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Colles de préparation au CAPES d’histoire-géographie (Université Paris Cité - Panthéon-Sorbonne)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsabilités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">===============</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Représentant du Corps Intermédiaire (doctorant.e.s, post-doctorant.e.s, maître.esse.s assistant.e.s) au Conseil de l'Institut de Géographie et Durabilité (IGD) et à la Commission de la Relève Scientifique de l'Université de Lausanne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable des doctorants du LADYSS (UMR 7533) pour le site de l'Université de Paris (2020-2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -426,997 +625,997 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small but connected: assessing the contribution of civic-led hedgerow planting on landscape connectivity in periurban Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (4), pp.143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11252-025-01753-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en charge les inégalités environnementales. Le rôle contrasté des mobilisations collectives dans quatre communes du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (2), 23 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hq6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du territoire dans la transformation socio-écologique : l’étude de cas du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98 (3-4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13tpw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire bénévole et faire corps. Mener l’enquête dans les territoires de l’intendance écologique citoyenne en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116, pp.57-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gc.17409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing views on the field: a commoning experience on an urban wasteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interfriches Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User Experience and Urban Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Urban Interstices, 3 (2), pp.64-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-cycle Comparing model sustainable neighbourhoods in France and Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meg Holden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedissia About</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Airas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13604813.2021.1988346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu: Angelika Fitz, Elke Krasny, Architekturzentrum Wien (dir.), Critical Care. Architecture and Urbanism for a Broken Planet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu: Marion Ernwein, Les natures de la ville néolibérale. Une écologie politique du végétal urbain, UGA Éditions, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.155-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques urbaines et biodiversité en ville : un front écologique? Le cas de la MGP, Métropole du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedissia About</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.19753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02449760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1426,193 +1625,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaturation urbaine ordinaire: une voie pour la transition socio-écologique de l'aménagement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoria naturalia. Aménager sans altérer, entre partage et réserve.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metis Press, pp.147-156, 2026, 9782940711772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dockside Green (Victoria, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(re)Penser la ville du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02449785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1622,223 +1821,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations collectives, politiques publiques et inégalités socio-environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'intégration du LIEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civic environmentalism and urban renaturation politics : case studies from the greater Paris and New York City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du LIEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1848,672 +2047,672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When urban ecology scales up: the role of territory in civic initiatives for socio-ecological change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual International Sustainability Transitions (IST) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCTE, IGOT, Jun 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancrage territorial, un levier politique des initiatives écologiques citoyennes : le cas du Grand Paris (France) et d’Arnhem (Pays-Bas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Transitions territoriales. Recherche et action publique dans un contexte d'incertitudes et de tensions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning for urban afforestation: the role of social-ecological innovation in implementing micro-forests in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP 2024 ANNUAL CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civic act 2 : local public action and collective mobilization in the Great Paris : the place of socio-environmental inequalities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Embodying volunteerism: an enquiry among local communities of civic ecology in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps des géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Géographique Internationale; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris (Sorbonne), France</w:t>
+              <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189202v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodying volunteerism: an enquiry among local communities of civic ecology in the city</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Civic act 2 : local public action and collective mobilization in the Great Paris : the place of socio-environmental inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, New York City, United States</w:t>
+              <w:t xml:space="preserve">Le temps des géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Géographique Internationale; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris (Sorbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596420v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer l’interdisciplinarité sur une friche urbaine occupée : l’exemple d’un atelier collectif sur “Vive les Groues” à Nanterre (92)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces à saisir : Interstices et communs urbains. La ville à l’épreuve de l’interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaturer pour transformer les délaissés urbains : des innovations socio-écologiques sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.412-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2523,98 +2722,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planter des arbres en ville : au-delà de la solution, penser la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief n°77</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2624,131 +2823,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparer la Terre par le bas. Manifeste pour un environnementalisme ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'Eau, 250 p., 2022, 9782356878731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2814,51 +3013,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="A8566CD0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2895,51 +3246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladyss.com/atelier-d-automnes-des-friches" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/content/comprendre-le-role-des-collectifs-et-leurs-relations-avec-les-politiques-publiques-de-reduct.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecourbanismresearchnetwork.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastervarapup8.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.parisnanterre.fr/fr/catalogue-des-formations/master-lmd-05/geographie-amenagement-et-environnement-master-JWQFG5H6/territoires-villes-et-sante-JX31PQDY.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01753-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Genest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hq6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Genest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17409" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Interfriches Network" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.1988346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02900749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-rochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0229-1545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heia-fr.ch/fr/recherche-appliquee/instituts/transform/projets-de-recherche/sunloop/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversa.eu/2024/04/15/impact/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladyss.com/atelier-d-automnes-des-friches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/content/comprendre-le-role-des-collectifs-et-leurs-relations-avec-les-politiques-publiques-de-reduct.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecourbanismresearchnetwork.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ittecop.fr/fr/tous-les-projets/recherches-2014/projets-de-recherche-2014/item/127-renatu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastervarapup8.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.parisnanterre.fr/fr/catalogue-des-formations/master-lmd-05/geographie-amenagement-et-environnement-master-JWQFG5H6/territoires-villes-et-sante-JX31PQDY.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01753-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Genest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hq6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Genest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpw" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Interfriches Network" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.1988346" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02900749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>