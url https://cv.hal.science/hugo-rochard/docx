--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -120,242 +120,265 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Chercheur associé au LADYSS (UMR 7533)</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Docteur en géographie et aménagement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Université Paris Cité)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chercheur post-doctoral à l'Université de Lausanne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Institut de géographie et de durabilité)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborateur scientifique à la Haute Ecole d'Ingénierie et d'Architecture de Fribourg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Institut Transform)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chercheur associé au LADYSS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (UMR 7533)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Champs de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Géographie environnementale ; géographie urbaine ; géographie politique ; écologie urbaine ; biodiversité et territoires ; planification écologique ; transitions socio-écologiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Activités de recherche</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">======================</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projet </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SUNLOOP</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projet </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IMPACT</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Membre du réseau de jeunes chercheurs </w:t>
+        <w:t xml:space="preserve">Membre du réseau </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">INTER-FRICHES</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading4"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Programmes passés :</w:t>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programmes passés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programme </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CIVIC ACT 2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Réseau </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EcoUrbanism Research Network</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Programme</w:t>
+        <w:t xml:space="preserve">Programme </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> ITTECOP-RENATU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Enseignements</w:t>
+        <w:t xml:space="preserve">**Enseignements **</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Haute école du paysage, d'ingénierie et d'architecture de Genève (HEPIA) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Certificate of Advanced Studies (CAS) Nature en ville, module &amp;quot;Les différentes représentations de la nature en ville et la participation des citadins&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Université de Lausanne (Faculté de Géosciences et environnement) :</w:t>
       </w:r>
     </w:p>
@@ -536,73 +559,69 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lecture de cartes topographiques et photo-interprétation, Licence 1 (Université Paris Cité)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Biogéographie et étude des paysages, Licence 2 et 3 (Université Paris Cité)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Colles de préparation au CAPES d’histoire-géographie (Université Paris Cité - Panthéon-Sorbonne)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Responsabilités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">===============</w:t>
+        <w:t xml:space="preserve">Représentant du Corps Intermédiaire (doctorant.e.s, post-doctorant.e.s, maître.esse.s assistant.e.s) au Conseil de l'Institut de Géographie et Durabilité (IGD) et à la Commission de la Relève Scientifique de l'Université de Lausanne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Représentant du Corps Intermédiaire (doctorant.e.s, post-doctorant.e.s, maître.esse.s assistant.e.s) au Conseil de l'Institut de Géographie et Durabilité (IGD) et à la Commission de la Relève Scientifique de l'Université de Lausanne</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Responsable des doctorants du LADYSS (UMR 7533) pour le site de l'Université de Paris (2020-2022)</w:t>
+        <w:t xml:space="preserve">Responsable des doctorants du LADYSS (UMR 7533) pour le site de l'Université Paris Cité (2020-2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -2314,221 +2333,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodying volunteerism: an enquiry among local communities of civic ecology in the city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Civic act 2 : local public action and collective mobilization in the Great Paris : the place of socio-environmental inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, New York City, United States</w:t>
+              <w:t xml:space="preserve">Le temps des géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Géographique Internationale; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris (Sorbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596420v1</w:t>
+                <w:t xml:space="preserve">hal-04189202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civic act 2 : local public action and collective mobilization in the Great Paris : the place of socio-environmental inequalities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embodying volunteerism: an enquiry among local communities of civic ecology in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps des géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Géographique Internationale; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris (Sorbonne), France</w:t>
+              <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189202v1</w:t>
+                <w:t xml:space="preserve">hal-03596420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer l’interdisciplinarité sur une friche urbaine occupée : l’exemple d’un atelier collectif sur “Vive les Groues” à Nanterre (92)</w:t>
               </w:r>
@@ -3015,51 +3034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8566CD0"/>
+    <w:nsid w:val="70D5B9E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3246,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-rochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0229-1545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heia-fr.ch/fr/recherche-appliquee/instituts/transform/projets-de-recherche/sunloop/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversa.eu/2024/04/15/impact/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladyss.com/atelier-d-automnes-des-friches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/content/comprendre-le-role-des-collectifs-et-leurs-relations-avec-les-politiques-publiques-de-reduct.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecourbanismresearchnetwork.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ittecop.fr/fr/tous-les-projets/recherches-2014/projets-de-recherche-2014/item/127-renatu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastervarapup8.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.parisnanterre.fr/fr/catalogue-des-formations/master-lmd-05/geographie-amenagement-et-environnement-master-JWQFG5H6/territoires-villes-et-sante-JX31PQDY.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01753-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Genest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hq6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Genest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpw" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Interfriches Network" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.1988346" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02900749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-rochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0229-1545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heia-fr.ch/fr/recherche-appliquee/instituts/transform/projets-de-recherche/sunloop/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversa.eu/2024/04/15/impact/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladyss.com/atelier-d-automnes-des-friches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/liepp/fr/content/comprendre-le-role-des-collectifs-et-leurs-relations-avec-les-politiques-publiques-de-reduct.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecourbanismresearchnetwork.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ittecop.fr/fr/tous-les-projets/recherches-2014/projets-de-recherche-2014/item/127-renatu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastervarapup8.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.parisnanterre.fr/fr/catalogue-des-formations/master-lmd-05/geographie-amenagement-et-environnement-master-JWQFG5H6/territoires-villes-et-sante-JX31PQDY.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01753-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Genest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hq6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Genest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpw" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Interfriches Network" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.1988346" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02900749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>