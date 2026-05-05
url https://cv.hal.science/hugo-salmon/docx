--- v0 (2026-03-10)
+++ v1 (2026-05-05)
@@ -999,248 +999,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip mobile microrobotic transducer for high-temporal resolution sensing using dynamics analysis</w:t>
+                <w:t xml:space="preserve">Microrobot-in-glass for dynamic motion analysis and wider in vitro applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.12.043⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/mnl.2019.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087217v1</w:t>
+                <w:t xml:space="preserve">hal-02087207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrobot-in-glass for dynamic motion analysis and wider in vitro applications</w:t>
+                <w:t xml:space="preserve">On-chip mobile microrobotic transducer for high-temporal resolution sensing using dynamics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 288, pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/mnl.2019.0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087207v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Thermoplastic Elastomer for Easy and Rapid Spin‐Coating Fabrication of Microfluidic Devices with High Hydrophilization and Bonding Performances</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile microrobotic manipulator in microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Alexandru Ivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1526,51 +1526,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large range versatile wireless microrobotic manipulators in microfluidic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1673,64 +1673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using breakdown phenomenon as mobile magnetic field sensor in microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, France. pp.2041-2046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1777,64 +1777,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming property characterizations of Magnetic Polarizable microrobots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.5520-5526, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2061,51 +2061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC7D43D0"/>
+    <w:nsid w:val="C7E47119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2292,51 +2292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-salmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5486-1370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181318598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-5689-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Flores-Berdines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana El Jalkh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00666J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.12.10.627139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/VIW.20200175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Rasouli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Distasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabrizian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.12361" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dierick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Ebrahimian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202000196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.12.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2019.0006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Loisel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ochoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Ivan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alvo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.09.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Alexandra Ivan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474462" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04574954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112266" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-salmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5486-1370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181318598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-5689-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Flores-Berdines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana El Jalkh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00666J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.12.10.627139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/VIW.20200175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Rasouli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Distasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabrizian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.12361" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dierick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Ebrahimian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202000196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2019.0006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.12.043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Loisel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ochoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Ivan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alvo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.09.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Alexandra Ivan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474462" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04574954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112266" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>