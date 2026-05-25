--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,2006 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1954 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugo Salmon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugo-salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5486-1370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181318598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=xw0O8ooAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-5689-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible and reusable compartmentalized thermoplastic chip for coculture of dorsal root ganglion neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Flores-Berdines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana El Jalkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Taret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5LC00666J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible and reusable compartmentalized microfluidic chip for coculture of dorsal root ganglion neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Flores-Berdines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana El Jalkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Taret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.12.10.627139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of on‐chip analysis and engineering techniques for extracellular vesicle bioproduction for therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re View</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.20200175. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/VIW.20200175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile engineering and interfacing of styrenic block copolymers devices for low‐cost, multipurpose microfluidic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reza Rasouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Distasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tabrizian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (7), pp.479. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eng2.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCAM‐1‐Targeted Gene Delivery Nanoparticles Localize to Inflamed Endothelial Cells and Atherosclerotic Plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Distasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Dierick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talin Ebrahimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tabrizian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adtp.202000196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europium labeled lactosylated albumin as a model workflow for the development of biotherapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Gahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bessodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.21-30. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2019.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip mobile microrobotic transducer for high-temporal resolution sensing using dynamics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 288, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2018.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microrobot-in-glass for dynamic motion analysis and wider in vitro applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2019.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Thermoplastic Elastomer for Easy and Rapid Spin‐Coating Fabrication of Microfluidic Devices with High Hydrophilization and Bonding Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.201800308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile microrobotic manipulator in microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Alexandru Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using breakdown phenomenon as mobile magnetic field sensor in microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, France. pp.2041-2046, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large range versatile wireless microrobotic manipulators in microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loan Alexandra Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 26th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Taipei, France. pp.1179-1182, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming property characterizations of Magnetic Polarizable microrobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.5520-5526, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Magnetic Microrobots Control and Study in Microfluidic Environment : New Tools for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cond-mat.other]. Université Paris Sud - Paris XI, 2014. English. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA112266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04574954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2061,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7E47119"/>
+    <w:nsid w:val="DAA2EAF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2292,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-salmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5486-1370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181318598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-5689-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Flores-Berdines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana El Jalkh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00666J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.12.10.627139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/VIW.20200175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Rasouli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Distasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabrizian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.12361" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dierick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Ebrahimian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202000196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2019.0006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.12.043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Loisel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ochoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Ivan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alvo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.09.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Alexandra Ivan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474462" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04574954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112266" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-salmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5486-1370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181318598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xw0O8ooAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-5689-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Flores-Berdines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana El Jalkh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00666J" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.12.10.627139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/VIW.20200175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Rasouli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Distasio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabrizian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.12361" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dierick" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Ebrahimian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202000196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.12.043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2019.0006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Loisel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ochoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Ivan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alvo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.09.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJVH9LH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696629" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Alexandra Ivan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474462" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631369" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04574954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112266" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>