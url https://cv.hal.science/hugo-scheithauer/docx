--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -133,1378 +133,1391 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing Holocaust-Related Digital Scholarly Editions to Develop Multilingual Domain-Specific Named Entity Recognition Tools</w:t>
+                <w:t xml:space="preserve">Leveraging EHRI Online Editions for training automated edition tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dermentzi</w:t>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Holocaust Testimonies as Language Resources (HTRes) @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">EHRI Workshop Natural Language Processing Meets Holocaust Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHRI-3, Mar 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547222v1</w:t>
+                <w:t xml:space="preserve">hal-04594084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging EHRI Online Editions for training automated edition tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic retro-structuration of auction sales catalogs layout and content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHRI Workshop Natural Language Processing Meets Holocaust Archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHRI-3, Mar 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">DH2024 - Reinvention and Responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations, Aug 2024, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594084v1</w:t>
+                <w:t xml:space="preserve">hal-04547239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic retro-structuration of auction sales catalogs layout and content</w:t>
+                <w:t xml:space="preserve">Experimenting With Generic Recognition Systems for Kuzushiji Documents: Furigana Extraction as a Use-Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2024 - Reinvention and Responsibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations, Aug 2024, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">JADH2024 - 13th Conference of Japanese Association for Digital Humanities “Leveraging AI and Digital Humanities for Sustainable Infrastructure”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JADH, Sep 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547239v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting With Generic Recognition Systems for Kuzushiji Documents: Furigana Extraction as a Use-Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH2024 - 13th Conference of Japanese Association for Digital Humanities “Leveraging AI and Digital Humanities for Sustainable Infrastructure”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JADH, Sep 2024, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738212v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An ODD Schema for a Sustainable Encoding of Catalog Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">TEI 2024 – Texts, Languages and Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del Salvador, Oct 2024, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513725v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ODD Schema for a Sustainable Encoding of Catalog Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bénière</w:t>
+                <w:t xml:space="preserve">Do (colored) backgrounds matter? An experiment on artificially augmented ground truth for handwritten text recognition applied to historical manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2024 – Texts, Languages and Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad del Salvador, Oct 2024, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">CSDH/SCHN 2024: Sustaining Shared Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSDH/SCHN, Jun 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754028v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do (colored) backgrounds matter? An experiment on artificially augmented ground truth for handwritten text recognition applied to historical manuscripts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Chagué</w:t>
+                <w:t xml:space="preserve">Streamlining the Creation of Holocaust-related Digital Editions with Automatic Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSDH/SCHN 2024: Sustaining Shared Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSDH/SCHN, Jun 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EHRI Academic Conference - Researching the Holocaust in the Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHRI-3, Jun 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622805v1</w:t>
+                <w:t xml:space="preserve">hal-04594190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining the Creation of Holocaust-related Digital Editions with Automatic Tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+                <w:t xml:space="preserve">Repurposing Holocaust-Related Digital Scholarly Editions to Develop Multilingual Domain-Specific Named Entity Recognition Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dermentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHRI Academic Conference - Researching the Holocaust in the Digital Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHRI-3, Jun 2024, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">First Workshop on Holocaust Testimonies as Language Resources (HTRes) @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594190v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataCatalogue : rétro-structuration automatique des catalogues de vente</w:t>
+                <w:t xml:space="preserve">DataCatalogue : Un projet pour la restructuration automatique de catalogues de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Webinaire Culture-Inria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Traitements automatiques pour les humanités numériques - corpus d’histoire de l’art, d’enseignement, d’urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, May 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360229v1</w:t>
+                <w:t xml:space="preserve">hal-04265312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataCatalogue : Un projet pour la restructuration automatique de catalogues de vente</w:t>
+                <w:t xml:space="preserve">DataCatalogue : rétro-structuration automatique des catalogues de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitements automatiques pour les humanités numériques - corpus d’histoire de l’art, d’enseignement, d’urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, May 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">2023 Webinaire Culture-Inria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265312v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataCatalogue : enjeux et réalisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">LectAuRep (2018-2021) :Projet de lecture automatique de répertoires de notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un outil numérique pour interroger les catalogues de vente : le projet DataCatalogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Segmenter et annoter les images : déconstruire pour reconstruire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829309v1</w:t>
+                <w:t xml:space="preserve">hal-03855439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LectAuRep (2018-2021) :Projet de lecture automatique de répertoires de notaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Enrichir le patrimoine écrit archivistique grâce aux technologies numériques : Ingénierie du projet LectAuRep (Lecture automatique de répertoires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Segmenter et annoter les images : déconstruire pour reconstruire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">DHNord 2022 - Travailler en Humanités Numériques : collaborations, complémentarités et tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855439v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir le patrimoine écrit archivistique grâce aux technologies numériques : Ingénierie du projet LectAuRep (Lecture automatique de répertoires)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DataCatalogue : présentation du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nurra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2022 - Travailler en Humanités Numériques : collaborations, complémentarités et tensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Atelier Culture-Inria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792952v1</w:t>
+                <w:t xml:space="preserve">hal-03618381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataCatalogue : présentation du projet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workshop HTR-United: metadata, quality control and sharing process for HTR training data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Nurra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Culture-Inria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Pierrefitte-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">DH 2023 - Digital Humanities Conference: Collaboration as Opportunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618381v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take a sip of TEI and relax: a proposition for an end-to-end workflow to enrich and publish data created with automatic text recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Terriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tadjo-Takianpi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1536,411 +1549,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop HTR-United: metadata, quality control and sharing process for HTR training data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Chagué</w:t>
+                <w:t xml:space="preserve">From a collection of documents to a published edition : how to use an end-to-end publication pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2023 - Digital Humanities Conference: Collaboration as Opportunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">TEI 2022 - Text Encoding Initiative 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094235v1</w:t>
+                <w:t xml:space="preserve">hal-03780316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a collection of documents to a published edition : how to use an end-to-end publication pipeline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+                <w:t xml:space="preserve">LectAuRep : Un projet de recherche et développement pour la transcription automatique de répertoires de notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2022 - Text Encoding Initiative 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">La reconnaissance des écritures manuscrites et ses usages dans les archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780316v1</w:t>
+                <w:t xml:space="preserve">hal-03894910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LectAuRep : Un projet de recherche et développement pour la transcription automatique de répertoires de notaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LectAuRep : Données d’archives en français des XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La reconnaissance des écritures manuscrites et ses usages dans les archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Pierrefitte-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">Transkribus / eScriptorium : Transcrire, annoter et éditer numériquement des documents d’archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894910v1</w:t>
+                <w:t xml:space="preserve">hal-03666884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LectAuRep : Données d’archives en français des XIXe et XXe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DataCatalogue : enjeux et réalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transkribus / eScriptorium : Transcrire, annoter et éditer numériquement des documents d’archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque nationale de France, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Un outil numérique pour interroger les catalogues de vente : le projet DataCatalogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666884v1</w:t>
+                <w:t xml:space="preserve">hal-03829309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From eScriptorium to TEI Publisher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brace your digital scholarly edition!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1978,90 +1978,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'un modèle affiné de reconnaissance d'écriture manuscrite avec eScriptorium et évaluation de ses performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Terriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Futurs Fantastiques - 3e Conférence Internationale sur l’Intelligence Artificielle appliquée aux Bibliothèques, Archives et Musées, AI4LAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque nationale de France, Dec 2021, Paris, France</w:t>
@@ -2103,90 +2103,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From page to content – which TEI representation for HTR output?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Weaton (virtual), United States</w:t>
@@ -2273,64 +2273,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2348,90 +2348,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do (colored) backgrounds matter? An experiment on artificially augmented ground truth for handwritten text recognition applied to historical manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2554,64 +2554,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which TEI representation for the output of automatic transcriptions and their metadata? An illustrated proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2661,64 +2661,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547222v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dermentzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594190v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04265312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rostaing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03739767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Terriel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tadjo-Takianpi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04450004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04001303v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594084v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594190v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dermentzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04265312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rostaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03739767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Terriel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tadjo-Takianpi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04450004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04001303v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>