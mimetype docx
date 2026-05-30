--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -99,2131 +99,2248 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging EHRI Online Editions for training automated edition tools</w:t>
+                <w:t xml:space="preserve">Les formats d’encodage de la notation musicale à l’épreuve d’un objectif de transcription manuscrite automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHRI Workshop Natural Language Processing Meets Holocaust Archives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanistica 2026 - 7ème Colloque de l'Association francophone des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2026, Paris, France. pp.108-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/k2fvu4nzsv6t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594084v1</w:t>
+                <w:t xml:space="preserve">hal-05631271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic retro-structuration of auction sales catalogs layout and content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimenting With Generic Recognition Systems for Kuzushiji Documents: Furigana Extraction as a Use-Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2024 - Reinvention and Responsibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations, Aug 2024, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">JADH2024 - 13th Conference of Japanese Association for Digital Humanities “Leveraging AI and Digital Humanities for Sustainable Infrastructure”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JADH, Sep 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547239v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting With Generic Recognition Systems for Kuzushiji Documents: Furigana Extraction as a Use-Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic retro-structuration of auction sales catalogs layout and content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH2024 - 13th Conference of Japanese Association for Digital Humanities “Leveraging AI and Digital Humanities for Sustainable Infrastructure”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JADH, Sep 2024, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">DH2024 - Reinvention and Responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations, Aug 2024, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738212v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Leveraging EHRI Online Editions for training automated edition tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">EHRI Workshop Natural Language Processing Meets Holocaust Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHRI-3, Mar 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513725v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ODD Schema for a Sustainable Encoding of Catalog Objects</w:t>
+                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2024 – Texts, Languages and Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad del Salvador, Oct 2024, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754028v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do (colored) backgrounds matter? An experiment on artificially augmented ground truth for handwritten text recognition applied to historical manuscripts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ODD Schema for a Sustainable Encoding of Catalog Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Chagué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSDH/SCHN 2024: Sustaining Shared Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSDH/SCHN, Jun 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">TEI 2024 – Texts, Languages and Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del Salvador, Oct 2024, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622805v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining the Creation of Holocaust-related Digital Editions with Automatic Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bénière</w:t>
+                <w:t xml:space="preserve">Do (colored) backgrounds matter? An experiment on artificially augmented ground truth for handwritten text recognition applied to historical manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHRI Academic Conference - Researching the Holocaust in the Digital Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHRI-3, Jun 2024, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">CSDH/SCHN 2024: Sustaining Shared Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSDH/SCHN, Jun 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594190v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing Holocaust-Related Digital Scholarly Editions to Develop Multilingual Domain-Specific Named Entity Recognition Tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Streamlining the Creation of Holocaust-related Digital Editions with Automatic Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Holocaust Testimonies as Language Resources (HTRes) @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">EHRI Academic Conference - Researching the Holocaust in the Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHRI-3, Jun 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547222v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataCatalogue : Un projet pour la restructuration automatique de catalogues de vente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Repurposing Holocaust-Related Digital Scholarly Editions to Develop Multilingual Domain-Specific Named Entity Recognition Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dermentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitements automatiques pour les humanités numériques - corpus d’histoire de l’art, d’enseignement, d’urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, May 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">First Workshop on Holocaust Testimonies as Language Resources (HTRes) @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265312v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataCatalogue : rétro-structuration automatique des catalogues de vente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DataCatalogue : Un projet pour la restructuration automatique de catalogues de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Webinaire Culture-Inria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Traitements automatiques pour les humanités numériques - corpus d’histoire de l’art, d’enseignement, d’urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, May 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360229v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LectAuRep (2018-2021) :Projet de lecture automatique de répertoires de notaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DataCatalogue : rétro-structuration automatique des catalogues de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Segmenter et annoter les images : déconstruire pour reconstruire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2023 Webinaire Culture-Inria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855439v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir le patrimoine écrit archivistique grâce aux technologies numériques : Ingénierie du projet LectAuRep (Lecture automatique de répertoires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord 2022 - Travailler en Humanités Numériques : collaborations, complémentarités et tensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataCatalogue : présentation du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nurra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Culture-Inria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop HTR-United: metadata, quality control and sharing process for HTR training data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LectAuRep (2018-2021) :Projet de lecture automatique de répertoires de notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2023 - Digital Humanities Conference: Collaboration as Opportunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Segmenter et annoter les images : déconstruire pour reconstruire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094235v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take a sip of TEI and relax: a proposition for an end-to-end workflow to enrich and publish data created with automatic text recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Terriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tadjo-Takianpi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2022 : Responding to Asian Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADHO; University of Tokyo, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a collection of documents to a published edition : how to use an end-to-end publication pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workshop HTR-United: metadata, quality control and sharing process for HTR training data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2022 - Text Encoding Initiative 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">DH 2023 - Digital Humanities Conference: Collaboration as Opportunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780316v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LectAuRep : Un projet de recherche et développement pour la transcription automatique de répertoires de notaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From a collection of documents to a published edition : how to use an end-to-end publication pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La reconnaissance des écritures manuscrites et ses usages dans les archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Pierrefitte-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">TEI 2022 - Text Encoding Initiative 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894910v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LectAuRep : Données d’archives en français des XIXe et XXe siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LectAuRep : Un projet de recherche et développement pour la transcription automatique de répertoires de notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transkribus / eScriptorium : Transcrire, annoter et éditer numériquement des documents d’archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque nationale de France, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">La reconnaissance des écritures manuscrites et ses usages dans les archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666884v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataCatalogue : enjeux et réalisations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LectAuRep : Données d’archives en français des XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un outil numérique pour interroger les catalogues de vente : le projet DataCatalogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Transkribus / eScriptorium : Transcrire, annoter et éditer numériquement des documents d’archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829309v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From eScriptorium to TEI Publisher</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DataCatalogue : enjeux et réalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brace your digital scholarly edition!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Un outil numérique pour interroger les catalogues de vente : le projet DataCatalogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538115v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'un modèle affiné de reconnaissance d'écriture manuscrite avec eScriptorium et évaluation de ses performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Terriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Futurs Fantastiques - 3e Conférence Internationale sur l’Intelligence Artificielle appliquée aux Bibliothèques, Archives et Musées, AI4LAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque nationale de France, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From eScriptorium to TEI Publisher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brace your digital scholarly edition!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From page to content – which TEI representation for HTR output?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Weaton (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2233,411 +2350,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formats d'encodage de la notation musicale à l'épreuve d'un objectif de transcription manuscrite automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do (colored) backgrounds matter? An experiment on artificially augmented ground truth for handwritten text recognition applied to historical manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which TEI representation for the output of automatic transcriptions and their metadata? An illustrated proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001303v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2647,157 +2764,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Consortium Ariane - Axe 1. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2944,51 +3061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594084v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594190v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dermentzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04265312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rostaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03739767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Terriel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tadjo-Takianpi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04450004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04001303v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631271v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/k2fvu4nzsv6t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594190v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dermentzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04265312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rostaing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03739767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Terriel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tadjo-Takianpi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04450004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04001303v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>