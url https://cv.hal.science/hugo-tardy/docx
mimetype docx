--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -72,241 +72,1515 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) vision(s) des artistes de la Baltique chez Louis Réau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situer le Nord : circulations franco-nordiques (1870-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dina EIKELAND; Victoria GRIGORENKO, Apr 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">@rchibeau, inventaire numérique des correspondances américaines de Beaumarchais, work in progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56th ASECS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASECS, Apr 2026, Philadelphia (Pennsylvania), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance secrète, chiffrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre libre. Beaumarchais entre l’Europe et l’Amérique, au temps de l’Indépendance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linda Gil; Rudy Le Menthéour, Apr 2026, Bryn Mawr, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les quais de Saint-Pétersbourg : une vitrine architecturale et commerciale au service de l’ambition impériale et des échanges mondialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le commerce et ses représentations. L'activité marchande dans les arts et l'architecture aux XVIIe et XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRHAM; GHAMU, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des correspondances suisses dans la base Huma-Num</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beaumarchais et De Felice : deux éditeurs au temps des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linda Gil; @rchibeau, Dec 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre le Grand, acteur de la statuaire publique dans et au-delà de l’Empire russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre le Grand et ses héritages : 1725–2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anastasia Aksenova; Hugo Tardy, Dec 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De pierre ou de bronze : le choix des matériaux des statues aux prismes de la géographie et l’environnement de Saint-Pétersbourg au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36e Congrès du Comité International d'Histoire de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité français d'histoire de l'art; Institut national d'histoire de l'art; Université Lumière Lyon 2 - LARHRA, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles gréco-romains sur les bords de la Neva : Les choix et les envois de copies de statues d’Italie à Saint-Pétersbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la Baltique rencontre la Méditérranée - Circulation des savoirs autour de la mer Baltique au Moyen Âge au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lisa Castro; Hugo Tardy, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sculpteurs romains, intermédiaires allemands et commanditaires russes : aux origines de la restauration d’antiques à Saint-Pétersbourg dans les correspondances de Johann Friedrich Reiffenstein (1770-1780)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts, échanges et confrontations des théoricien·ne·s et praticien·ne·s de l’architecture, de l’art et de la conservation-restauration en Europe du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; CIERA, May 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Творческая деятельность российского скульптора в Париже в середине XVIII века: Фёдор Гордеев и созданный им образ Прометея</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Международная научно-практическая конференция памяти М. В. Доброклонского Искусство и наука. Актуальные вопросы образования, исследований и технологий</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Pétersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture du chaos et pouvoir de l’art. La représentation problématique du coup d’État d’Élisabeth Ire dans une stèle d’Augustin Pajou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture du pouvoir, pouvoir de la culture. Circulation des savoirs autour de la mer Baltique du Moyen Âge au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effacer l'héritage germanique. La classe de sculpture de Johann F. Duncker à l'Académie impériale de Saint-Pétersbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mises en scène de l'héritage dans l'espace germanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce n’est plus du marbre; c’est de la chair » Le public pour les corps en souffrance dans la sculpture (la seconde moitié du XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études TESC – Le(s) Corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'implication des sculpteurs français dans l'éducation et la formation artistique russe au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation, Pédagogie, Formation. Circulation des savoirs autour de la mer Baltique du Moyen Âge au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Catherine II refusa des monuments à sa gloire : le cas du manuscrit inédit de l’abbé de Lubersac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les circulations en histoire de l'art et en histoire, entre échanges et résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Николя-Франсуа Жилле и его работа в качестве профессора Академии художеств Санкт-Петербурга</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нас подружил Петербург,- Изд.- во РГПУ им. А.И.Герцена</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Saint-Pétersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre créativité et pédagogie : les artistes français à l’Académie des beaux-arts de Saint-Pétersbourg à la fin du XVIIIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Espace Baltique". Journée des doctorants et des étudiants en master</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Влияние французского искусства эпохи Классицизма на формирование академических взглядов деятелей русской культуры XVIII в.»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Международной студенческой научно-практической конференции»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Saint-Pétersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la technique sert l‘Empire : la fonderie d’art de Saint-Pétersbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’École centrale de l’Aude à Carcassonne », Les papiers d’ACA-RES, Brefs historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Société académique des sciences, belles-lettres et arts et l’école de dessin d’Agen », Les papiers d’ACA-RES, Brefs historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -316,1824 +1590,860 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot ou Voltaire : quel modèle pour la Statue équestre de Pierre le Grand par Falconet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 24, pp.77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Culture du pouvoir » et « pouvoir de la culture » dans la Russie de la seconde moitié du XVIIIe siècle : l’exemple de la stèle funéraire d’Anastasia Troubetskaïa commandée par Ivan Betskoï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, https://mrsh.unicaen.fr/hce/index.php_id_2523.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage et la maîtrise des langues étrangères chez les artistes en Russie au xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire russe, est-européenne, caucasienne et centrasiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (65), pp.453-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/123lg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalind P. Blakesley, Women Artists in the Reign of Catherine the Great Lund Humphries, Northern Lights Series, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhc.6609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11nq5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier d’Étienne-Maurice Falconet à Saint-Pétersbourg : lieu de rencontres dans la Russie de Catherine II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11nq8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe de sculpture de Johann F. Duncker à l’Académie impériale des sciences de Saint-Pétersbourg, entre oubli et effacement historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.19-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sck-2022-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on reconstruire Notre-Dame de Paris ? Enjeux patrimoniaux, politiques et émotionnels du chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours. Cahiers du GREP Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02964128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...1018 lines deleted...]
-                <w:t xml:space="preserve">hal-02532468v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sculpture à Saint-Pétersbourg au siècle des Lumières : acteurs, usages et lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université de Toulouse, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025TLSEJ129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05604955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Réau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04941094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2143,120 +2453,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations des savoirs autour de la mer Baltique du Moyen Âge au début du xxe siècle : une approche par l’histoire des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12z50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2266,104 +2576,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue d’histoire nordique n°28 - Éducation, pédagogie et formation. Circulation des savoirs autour de la Baltique du Moyen Âge au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2373,100 +2683,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Baudin, Alexandra Veselova (dir.), Louis Henri de Nicolay – Un intellectuel strasbourgeois dans la Russie des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.569-571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/allemagne.2914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2476,112 +2786,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">К истории вопроса о влиянии французской культуры на формирование и развитие российской академии художеств в Санкт-Петербурге РКИ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Язык, культура, менталитет: проблемы изучения в иностранной аудитории: Сборник научных статей XVII международной научно-практической конференции 18-20 Апреля 2018 г.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2728,51 +3038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532460v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443881v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123lg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.6609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577029v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nq5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nq8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964128v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04941094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z50" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2914" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495590v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123lg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.6609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nq5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nq8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05604955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04941094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z50" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2914" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02532467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>