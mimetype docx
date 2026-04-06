--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -582,1468 +582,1468 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753005v1</w:t>
+                <w:t xml:space="preserve">hal-04702878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+                <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04753845v1</w:t>
+              <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular localization of BCR4, an aphid-specific defensin peptide, in the bacteriocytes of Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Bacteriocyte specific Cystein Rich peptides, a new defensin like protein family , are promising regulators of aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Balmand</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Webinaire du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
-[...646 lines deleted...]
-                <w:t xml:space="preserve">hal-04771966v1</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04702878v1</w:t>
+              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
+                <w:t xml:space="preserve">Subcellular localization of BCR4, an aphid-specific defensin peptide, in the bacteriocytes of Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04633269v1</w:t>
+              <w:t xml:space="preserve">2nd Webinaire du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte specific Cystein Rich peptides, a new defensin like protein family , are promising regulators of aphid symbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BCR4, a defensin with a strong impact on aphid survival, embryo development and symbiotic cells of three Acyrthosiphon pisum lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunolocalisation des peptides &amp;quot;Bacteriocyte-specific cystein rich&amp;quot; (BCR), potentiels régulateurs de la symbiose chez les pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04771990v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2119,51 +2119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="288A5F03"/>
+    <w:nsid w:val="EFB6E9FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2350,51 +2350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-terrasson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7548-3163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-terrasson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7548-3163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>