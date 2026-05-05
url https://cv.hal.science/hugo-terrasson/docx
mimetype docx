--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -432,1618 +432,1618 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
+                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subcellular localization of BCR4, an aphid-specific defensin peptide, in the bacteriocytes of Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Webinaire du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BCR4, a defensin with a strong impact on aphid survival, embryo development and symbiotic cells of three Acyrthosiphon pisum lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04987737v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunolocalisation des peptides &amp;quot;Bacteriocyte-specific cystein rich&amp;quot; (BCR), potentiels régulateurs de la symbiose chez les pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
+                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...275 lines deleted...]
-                <w:t xml:space="preserve">hal-04771990v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04753005v1</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular localization of BCR4, an aphid-specific defensin peptide, in the bacteriocytes of Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Balmand</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Webinaire du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04633387v1</w:t>
+              <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+                <w:t xml:space="preserve">Bacteriocyte specific Cystein Rich peptides, a new defensin like protein family , are promising regulators of aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
-[...536 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04771966v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2119,51 +2119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFB6E9FA"/>
+    <w:nsid w:val="66D71B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2350,51 +2350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-terrasson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7548-3163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugo-terrasson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7548-3163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>