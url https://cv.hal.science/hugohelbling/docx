--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -1932,277 +1932,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
+                <w:t xml:space="preserve">Analyse du cycle de vie du stator d'une machine électrique de forte puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Voldoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
+                <w:t xml:space="preserve">Amidou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+                <w:t xml:space="preserve">Maxime Ployard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+                <w:t xml:space="preserve">Aymen Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284240v1</w:t>
+                <w:t xml:space="preserve">hal-05172587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du cycle de vie du stator d'une machine électrique de forte puissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ployard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Helbling</w:t>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Ammar</w:t>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaim Tounzi</w:t>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172587v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d’analyse du cycle de vie environnementale</w:t>
               </w:r>
@@ -2385,234 +2385,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de micro-réseaux pour l'optimisation technico-économique et environnementale de la gestion de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Gaetani-Liseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244521v1</w:t>
+                <w:t xml:space="preserve">hal-04338842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de micro-réseaux pour l'optimisation technico-économique et environnementale de la gestion de l'énergie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille (France), France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338842v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3212,51 +3212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Depernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dancoisne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.118631" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Bekir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3333755" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23634-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Toto Jamil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tounzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughanmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Youssef" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Youssef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166353" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05080221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Daval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Coulibaly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Tounzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fayolle-Lecocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ywrmd5hc3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bouhlila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pahon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Depernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dancoisne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.118631" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Bekir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3333755" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23634-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Toto Jamil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tounzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughanmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Youssef" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Youssef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166353" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05080221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Daval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Coulibaly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Tounzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fayolle-Lecocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ywrmd5hc3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bouhlila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pahon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>