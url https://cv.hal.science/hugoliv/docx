--- v0 (2026-03-18)
+++ v1 (2026-05-07)
@@ -587,519 +587,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving shape perception in virtual reality systems using toed-in cameras</w:t>
+                <w:t xml:space="preserve">New Challenges for Human-Robot Collaboration in an Industrial Context: Acceptability and Natural Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aurat</w:t>
+                <w:t xml:space="preserve">Eva Coupeté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Weistroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Leroy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Moutarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRIC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Laval, France</w:t>
+              <w:t xml:space="preserve">Fifth workshop "towards a Framework for Joint Action", iEEE RO-MAN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255410v1</w:t>
+                <w:t xml:space="preserve">hal-01360235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Challenges for Human-Robot Collaboration in an Industrial Context: Acceptability and Natural Collaboration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Weistroffer</w:t>
+                <w:t xml:space="preserve">An adaptive blur in peripheral vision to reduce visual fatigue in stereoscopic vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth workshop "towards a Framework for Joint Action", iEEE RO-MAN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">Stereoscopic Displays and Applications XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360235v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive blur in peripheral vision to reduce visual fatigue in stereoscopic vision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Leroy</w:t>
+                <w:t xml:space="preserve">De la perception à la signification : une approche phénoménologique de la réalité augmentée et diminuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereoscopic Displays and Applications XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">3ème édition du colloque international « Frontières Numériques » : Perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Paragraphe; Equipe Art des Images et Art Contemporain (AIAC); Université Paris 8; Ecole d’ingénieurs ESISA; Université de Toulon, Dec 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300262v1</w:t>
+                <w:t xml:space="preserve">sic_01805577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la perception à la signification : une approche phénoménologique de la réalité augmentée et diminuée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nannipieri</w:t>
+                <w:t xml:space="preserve">Improving shape perception in virtual reality systems using toed-in cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition du colloque international « Frontières Numériques » : Perceptions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Paragraphe; Equipe Art des Images et Art Contemporain (AIAC); Université Paris 8; Ecole d’ingénieurs ESISA; Université de Toulon, Dec 2016, Toulon, France</w:t>
+              <w:t xml:space="preserve">VRIC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01805577v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Technical Gestures for Human-Robot Collaboration in Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Coupeté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1379,64 +1379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un flou adaptatif en fonction du point de focalisation pour réduire la fatigue visuelle en vision stéréoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,146 +1589,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une Taxonomie Fonctionnelle des Environnements de Réalité Augmentée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIG Maritime Augmenté (SIGMA) Un système Enactif de Réalité Augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nannipieri</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cieutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pilnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRV2010. Cinquième Journées de l'Association Française de Réalité Virtuelle et de l'Interaction 3D.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">12e Conférence Internationale en Ergonomie et Informatique Avancée (Ergo'IA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bidart, France. pp.1--3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536787v1</w:t>
+                <w:t xml:space="preserve">hal-00537402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental augmented reality platform application for assisted maritime navigation: Following targets</w:t>
+                <w:t xml:space="preserve">An Experimental Augmented Reality Platform for Assisted Maritime Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cieutat</w:t>
@@ -1737,201 +1750,188 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality International Conference (VRIC2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Laval, France. pp.149-154</w:t>
+              <w:t xml:space="preserve">, Mar 2010, Megève, France. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477544v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIG Maritime Augmenté (SIGMA) Un système Enactif de Réalité Augmentée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'une Taxonomie Fonctionnelle des Environnements de Réalité Augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guitton</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Conférence Internationale en Ergonomie et Informatique Avancée (Ergo'IA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bidart, France. pp.1--3</w:t>
+              <w:t xml:space="preserve">AFRV2010. Cinquième Journées de l'Association Française de Réalité Virtuelle et de l'Interaction 3D.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537402v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Augmented Reality Platform for Assisted Maritime Navigation</w:t>
+                <w:t xml:space="preserve">An experimental augmented reality platform application for assisted maritime navigation: Following targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cieutat</w:t>
@@ -1940,69 +1940,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality International Conference (VRIC2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2010, Megève, France. pp.87-92</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Laval, France. pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477589v1</w:t>
+                <w:t xml:space="preserve">hal-00477544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme Expérimentale de Réalité Augmentée pour l'Aide à la Navigation Maritime</w:t>
               </w:r>
@@ -2528,51 +2528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Furht, Borko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Augmented Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.850, 2011, 978-1-4614-0063-9</w:t>
@@ -2873,51 +2873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdul Karim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cieutat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-013-0234-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gbodossou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijais12-450760" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Ghouaiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aurat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moutarde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Manitsaris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Megard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chodacki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926282" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477589v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdul Karim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cieutat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-013-0234-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gbodossou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijais12-450760" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Ghouaiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moutarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Manitsaris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aurat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Megard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chodacki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926282" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilni&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>