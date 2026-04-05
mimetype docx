--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -613,191 +613,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soundwalking Deep Latent Spaces</w:t>
+                <w:t xml:space="preserve">Deeply Listening Through/Out the Deepscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Postel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Chemla--Romeu-Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd International Conference on New Interfaces for Musical Expression (NIME’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">28th International Symposium on Electronic Art (ISEA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108997v1</w:t>
+                <w:t xml:space="preserve">hal-04108995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeply Listening Through/Out the Deepscape</w:t>
+                <w:t xml:space="preserve">Soundwalking Deep Latent Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Chemla--Romeu-Santos</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Electronic Art (ISEA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd International Conference on New Interfaces for Musical Expression (NIME’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108995v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musicking Deep Reinforcement Learning</w:t>
               </w:r>
@@ -1166,165 +1166,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">terre</w:t>
+                <w:t xml:space="preserve">ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Sound Image and Interaction Design Symposium (SIIDS'20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on New Interfaces for Musical Expression (NIME 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985946v1</w:t>
+                <w:t xml:space="preserve">hal-02985956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ciel</w:t>
+                <w:t xml:space="preserve">terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th International Conference on New Interfaces for Musical Expression (NIME 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Sound Image and Interaction Design Symposium (SIIDS'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985956v1</w:t>
+                <w:t xml:space="preserve">hal-02985946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour Aesthetics of Reinforcement Learning in a Robotic Art Installation</w:t>
               </w:r>
@@ -1805,204 +1805,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping and Exploring Interactive Motion-Sound Mappings Using Online Clustering Techniques</w:t>
+                <w:t xml:space="preserve">VIMOs: Enabling Expressive Mediation and Generation of Embodied Musical Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Conference on New Interfaces for Musical Expression (NIME 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">4th International Conference on Movement Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577806v1</w:t>
+                <w:t xml:space="preserve">hal-01577815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIMOs: Enabling Expressive Mediation and Generation of Embodied Musical Interactions</w:t>
+                <w:t xml:space="preserve">Shaping and Exploring Interactive Motion-Sound Mappings Using Online Clustering Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Movement Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on New Interfaces for Musical Expression (NIME 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577815v1</w:t>
+                <w:t xml:space="preserve">hal-01577806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grab-and-play mapping: Creative machine learning approaches for musical inclusion and exploration</w:t>
               </w:r>
@@ -2625,51 +2625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935929v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo van Kerrebroeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408699v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla--Romeu-Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6_43" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Postel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461778.3462163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Audry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Dumont-Gagn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frechin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306306.3328004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thompson Parke-Wolfe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fiebrink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935929v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo van Kerrebroeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408699v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla--Romeu-Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6_43" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Postel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461778.3462163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Audry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Dumont-Gagn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frechin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306306.3328004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thompson Parke-Wolfe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fiebrink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>