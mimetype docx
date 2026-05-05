--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1166,165 +1166,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ciel</w:t>
+                <w:t xml:space="preserve">terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th International Conference on New Interfaces for Musical Expression (NIME 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Sound Image and Interaction Design Symposium (SIIDS'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985956v1</w:t>
+                <w:t xml:space="preserve">hal-02985946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">terre</w:t>
+                <w:t xml:space="preserve">ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Sound Image and Interaction Design Symposium (SIIDS'20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on New Interfaces for Musical Expression (NIME 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985946v1</w:t>
+                <w:t xml:space="preserve">hal-02985956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour Aesthetics of Reinforcement Learning in a Robotic Art Installation</w:t>
               </w:r>
@@ -1805,204 +1805,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIMOs: Enabling Expressive Mediation and Generation of Embodied Musical Interactions</w:t>
+                <w:t xml:space="preserve">Shaping and Exploring Interactive Motion-Sound Mappings Using Online Clustering Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Movement Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on New Interfaces for Musical Expression (NIME 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577815v1</w:t>
+                <w:t xml:space="preserve">hal-01577806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping and Exploring Interactive Motion-Sound Mappings Using Online Clustering Techniques</w:t>
+                <w:t xml:space="preserve">VIMOs: Enabling Expressive Mediation and Generation of Embodied Musical Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Conference on New Interfaces for Musical Expression (NIME 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">4th International Conference on Movement Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577806v1</w:t>
+                <w:t xml:space="preserve">hal-01577815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grab-and-play mapping: Creative machine learning approaches for musical inclusion and exploration</w:t>
               </w:r>
@@ -2625,51 +2625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935929v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo van Kerrebroeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408699v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla--Romeu-Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6_43" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Postel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461778.3462163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Audry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Dumont-Gagn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frechin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306306.3328004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thompson Parke-Wolfe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fiebrink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935929v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo van Kerrebroeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408699v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla--Romeu-Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6_43" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Postel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461778.3462163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Audry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Dumont-Gagn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frechin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306306.3328004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thompson Parke-Wolfe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fiebrink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>