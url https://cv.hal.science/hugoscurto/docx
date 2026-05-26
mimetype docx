--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -846,347 +846,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping Machine Learning Through Diffractive Art Practice</w:t>
+                <w:t xml:space="preserve">GANspire: Generating Breathing Waveforms for Art-Health Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2021 ACM Conference on Designing Interactive Systems (DIS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th NeurIPS Workshop on Machine Learning for Creativity and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, ville indéterminée, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267282v1</w:t>
+                <w:t xml:space="preserve">hal-03478515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GANspire: Generating Breathing Waveforms for Art-Health Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Picking Up Good Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bianchini</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Brandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th NeurIPS Workshop on Machine Learning for Creativity and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, ville indéterminée, Unknown Region</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation / ICRA-X Robotic Art Program, Sentimental Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478515v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picking Up Good Vibrations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prototyping Machine Learning Through Diffractive Art Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Brandi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation / ICRA-X Robotic Art Program, Sentimental Machines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2021 ACM Conference on Designing Interactive Systems (DIS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Event, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3461778.3462163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685579v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">terre</w:t>
               </w:r>
@@ -2625,51 +2625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935929v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo van Kerrebroeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408699v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla--Romeu-Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6_43" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Postel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461778.3462163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Audry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Dumont-Gagn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frechin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306306.3328004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thompson Parke-Wolfe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fiebrink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935929v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo van Kerrebroeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408699v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla--Romeu-Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6_43" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Postel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461778.3462163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Audry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Dumont-Gagn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frechin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306306.3328004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thompson Parke-Wolfe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fiebrink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>