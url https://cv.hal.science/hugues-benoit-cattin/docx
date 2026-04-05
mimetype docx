--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -4702,51 +4702,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2A62E47"/>
+    <w:nsid w:val="27213C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>