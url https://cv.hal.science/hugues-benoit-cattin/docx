--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -571,1183 +571,1195 @@
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (Part), pp.48-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoVIP: An ontology for the annotation of object models used for medical image simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.279-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01062371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo Simulation on Heterogeneous Distributed Systems: a Computing Framework with Parallel Merging and Checkpointing Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.728-738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.future.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00762497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic partitioning of GATE Monte-Carlo simulations on EGEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Moscicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (2), pp.241-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10723-010-9153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging method based on magnetic susceptibility effects to estimate bubble size in alveolar products: application to bread dough during proving.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Davenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (4), pp.577-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mri.2008.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Regularized Smoothing B-Snake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (1), pp.076241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00641299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.387-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10723-004-5744-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image segmentation functional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zouagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Odet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (9), pp.1785-1795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone MRI segmentation assessment based on synchrotron radiation computed microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Briguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (1), pp.220-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2002.998755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1757,169 +1769,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Integrating Spatial Localization in Convolutional Neural Networks for Brain Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 15th International Symposium on Biomedical Imaging (ISBI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Washington, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation through Realistic Simulations of File Replication Strategies for Large Heterogeneous Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchen Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,115 +1939,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europar 2018 - 24th International European Conference on Parallel and Distributed Computing ; Workshop HeteroPar 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.409-420, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised learning for segmentation under semantic constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2064,100 +2076,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Distributed Platforms from Application Traces for Realistic File Transfer Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchen Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad-Mahdi Bazm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,256 +2201,230 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of multiple sclerosis lesion evolution patterns a study based on unsupervised clustering of asynchronous time-series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Unsupervised spatiotemporal video clustering a versatile mean-shift formulation robust to total object occlusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493509⟩</w:t>
+              <w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1536-1540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432982v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse dynamique hebdomadaire du développement péri-veinulaire des lésions actives de SEP par imagerie de susceptibilité magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Ameli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Mure</w:t>
+                <w:t xml:space="preserve">Charles R G Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2453,177 +2439,215 @@
               <w:t xml:space="preserve">43rd Congress of the SFNR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.91-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurad.2016.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised spatiotemporal video clustering a versatile mean-shift formulation robust to total object occlusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Classification of multiple sclerosis lesion evolution patterns a study based on unsupervised clustering of asynchronous time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R G Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433000v1</w:t>
+                <w:t xml:space="preserve">hal-01432982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight in perivenular lesion formation in multiple sclerosis on weekly susceptibility weighted images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2645,237 +2669,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual meeting and exhibition ISMRM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #1290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised time-series clustering of distorted and asynchronous temporal patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R G Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1263-1267, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCALLY CONTROLLED REGULARIZED SPATIOTEMPORAL ANISOTROPIC DIFFUSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Portejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2903,1738 +2927,1895 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Application Workflows and Services Deployed on the European Grid Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Delft, Netherlands. pp.18-25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCGrid.2013.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature space region growing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Li</w:t>
+                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830362v1</w:t>
+                <w:t xml:space="preserve">hal-00830912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Forestier</w:t>
+                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830912v1</w:t>
+                <w:t xml:space="preserve">hal-00830243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Marion</w:t>
+                <w:t xml:space="preserve">Feature space region growing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revol-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference On Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2585 - 2588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830243v1</w:t>
+                <w:t xml:space="preserve">hal-00830362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color space influence on mean shift filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings - International Conference on Image Processing, ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brussels, Belgium. pp.1469 - 1472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Medical Data Management Solutions for Research Communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Mean-Shift scale parameters on the EGEE grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster, Cloud and Grid Computing (CCGrid), 2010 10th IEEE/ACM International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in health technology and informatics, Proceedings of Healthgrid 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.203-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792367v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Mean-Shift scale parameters on the EGEE grid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of Medical Data Management Solutions for Research Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonny Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Nief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in health technology and informatics, Proceedings of Healthgrid 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cluster, Cloud and Grid Computing (CCGrid), 2010 10th IEEE/ACM International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.739--744</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871246v1</w:t>
+                <w:t xml:space="preserve">hal-01792367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration-based iron oxide particles quantification in MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dallas, Texas, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Iron Oxide Nanoparticles quantization in Molecular MR images by Default Field Deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. ISBI 2009: 6th IEEE international symposium on biomedical imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">Deconvolution Approach for Susceptibility Map Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Odet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.85-95</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 25st Annual Scientific Meeting ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valencia, Spain. in-press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922371v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution Approach for Susceptibility Map Building</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Pauly</w:t>
+                <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 25st Annual Scientific Meeting ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valencia, Spain. in-press</w:t>
+              <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871248v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grids for Content-Based Medical Image Indexing and Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Racoceanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4Health, Oncomedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Manila, The, Philippines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling: from living body to MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Bézy-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Éliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texture analysis for magnetic resonance imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.45-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4702,51 +4883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27213C45"/>
+    <w:nsid w:val="8D4BFE82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4933,51 +5114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-benoit-cattin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8526-0589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128492406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4094-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ganaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. G. Guttmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.09.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glatard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Moscicki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9153-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97GXWW3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Davenel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2008.08.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Velut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zouagui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.998755" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363652" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchen Chai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_32" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493509" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2016.01.056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471934" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432897v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471879" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portejoie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467427" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-203" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pauly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-benoit-cattin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8526-0589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128492406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4094-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ganaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. G. Guttmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGHJDLZ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.09.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glatard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Moscicki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9153-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97GXWW3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Davenel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2008.08.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Velut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zouagui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.998755" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812045v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363652" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchen Chai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_32" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471934" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2016.01.056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDK83P8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493509" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471879" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portejoie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467427" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-203" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pauly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne B&#233;zy-Wendling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine &#201;liat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Szekely" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>