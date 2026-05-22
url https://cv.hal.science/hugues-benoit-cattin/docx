--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,4828 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4776 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues BENOIT-CATTIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugues-benoit-cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8526-0589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128492406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=9TANM3kAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-4094-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues BENOIT-CATTIN est professeur à l’INSA Lyon. Depuis octobre 2014, il membre de l’équipe de direction de l’INSA Lyon en tant que directeur adjoint en charge de l’innovation. Depuis mars 2015, il est également le directeur du projet Fabrique de l’Innovation de la Comue Université de Lyon. Ce projet, qui mobilise plus de 20 M€ d’investissement, vise à développer le potentiel d’innovation de l’Université de Lyon dans une dynamique de fertilisation croisée avec les milieux économiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Précédemment, il a été pendant six ans le directeur du département Télécommunications de l’INSA Lyon au sein duquel il a mis en place une filière en apprentissage et soutenu le renouvellement d’un mastère en sécurité des systèmes d’informations. Ses principales activités d’enseignement concernent le traitement du signal et de l’image, les communications numériques et la gestion de projet d’innovation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire CNRS/Inserm CREATIS, il en est l’un des deux directeurs adjoints depuis 2015. Ses principales activités de recherche concernent la segmentation d’images (approches deep learning, mean shift, surface active), l’imagerie IRM (simulation, correction, imagerie moléculaire, quantification) ; le calcul intensif sur système distribué. Il est l’auteur de 4 chapitres de livre, 24 publications dans des revues internationales, 62 publications dans des conférences internationales et l’auteur principal du logiciel de simulation IRM Simri.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Segmentation Inconsistencies with Semi-Supervised Non-Adjacency Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Triggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.101551. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2019.101551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining analytical modeling, realistic simulation and real experimentation for the optimization of Monte-Carlo applications on the European Grid Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised spatio-temporal filtering of image sequences. A mean-shift specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. G. Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (Part), pp.48-55. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2015.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoVIP: An ontology for the annotation of object models used for medical image simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.279-92. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01062371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Simulation on Heterogeneous Distributed Systems: a Computing Framework with Parallel Merging and Checkpointing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.728-738. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00762497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic partitioning of GATE Monte-Carlo simulations on EGEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Moscicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarrut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-010-9153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging method based on magnetic susceptibility effects to estimate bubble size in alveolar products: application to bread dough during proving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Davenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.577-85. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2008.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally Regularized Smoothing B-Snake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Odet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (1), pp.076241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00641299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.387-400. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-004-5744-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation functional model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zouagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Odet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (9), pp.1785-1795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone MRI segmentation assessment based on synchrotron radiation computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revol-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Odet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (1), pp.220-224. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.998755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Integrating Spatial Localization in Convolutional Neural Networks for Brain Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 15th International Symposium on Biomedical Imaging (ISBI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation through Realistic Simulations of File Replication Strategies for Large Heterogeneous Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchen Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europar 2018 - 24th International European Conference on Parallel and Distributed Computing ; Workshop HeteroPar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.409-420, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised learning for segmentation under semantic constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Distributed Platforms from Application Traces for Realistic File Transfer Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchen Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Mahdi Bazm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of multiple sclerosis lesion evolution patterns a study based on unsupervised clustering of asynchronous time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R G Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique hebdomadaire du développement péri-veinulaire des lésions actives de SEP par imagerie de susceptibilité magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R G Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Congress of the SFNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. pp.91-93, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2016.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised spatiotemporal video clustering a versatile mean-shift formulation robust to total object occlusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1536-1540, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight in perivenular lesion formation in multiple sclerosis on weekly susceptibility weighted images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. G. Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cotton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th annual meeting and exhibition ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #1290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised time-series clustering of distorted and asynchronous temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R G Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1263-1267, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCALLY CONTROLLED REGULARIZED SPATIOTEMPORAL ANISOTROPIC DIFFUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Portejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Application Workflows and Services Deployed on the European Grid Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Delft, Netherlands. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid.2013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature space region growing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revol-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2585 - 2588, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color space influence on mean shift filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings - International Conference on Image Processing, ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium. pp.1469 - 1472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Mean-Shift scale parameters on the EGEE grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in health technology and informatics, Proceedings of Healthgrid 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.203-214, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Medical Data Management Solutions for Research Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Nief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster, Cloud and Grid Computing (CCGrid), 2010 10th IEEE/ACM International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.739--744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration-based iron oxide particles quantification in MR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Odet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dallas, Texas, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Iron Oxide Nanoparticles quantization in Molecular MR images by Default Field Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Odet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ISBI 2009: 6th IEEE international symposium on biomedical imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution Approach for Susceptibility Map Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Odet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 25st Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain. in-press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grids for Content-Based Medical Image Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4Health, Oncomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Manila, The, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling: from living body to MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Bézy-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Éliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Szekely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texture analysis for magnetic resonance imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.45-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4883,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D4BFE82"/>
+    <w:nsid w:val="3F1A3BD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5114,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-benoit-cattin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8526-0589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128492406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4094-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ganaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. G. Guttmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGHJDLZ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.09.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glatard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Moscicki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9153-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97GXWW3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Davenel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2008.08.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Velut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zouagui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.998755" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812045v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363652" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchen Chai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_32" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471934" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2016.01.056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDK83P8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493509" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471879" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portejoie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467427" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-203" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pauly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne B&#233;zy-Wendling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine &#201;liat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Szekely" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-benoit-cattin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8526-0589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128492406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=9TANM3kAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4094-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ganaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. G. Guttmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGHJDLZ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.09.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950481v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glatard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Moscicki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9153-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97GXWW3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Davenel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2008.08.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Velut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zouagui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.998755" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363652" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchen Chai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_32" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432982v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493509" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2016.01.056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDK83P8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471934" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471879" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portejoie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.13" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467427" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-203" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871244v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpigny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pauly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne B&#233;zy-Wendling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine &#201;liat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Szekely" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>