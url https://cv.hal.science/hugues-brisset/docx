--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -1007,278 +1007,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the behavior of screen-printed carbon electrodes modified with polymers molecularly imprinted with lipopolysaccharide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Elena Stoica</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐françois Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2021.106965⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406104v1</w:t>
+                <w:t xml:space="preserve">hal-05007081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elora Védie</w:t>
+                <w:t xml:space="preserve">Uncovering the behavior of screen-printed carbon electrodes modified with polymers molecularly imprinted with lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Elena Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Mihaela Gavrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sarbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Iovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (20), </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.106965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2021.106965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007081v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
               </w:r>
@@ -1290,87 +1290,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (20), pp.2100994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409394v1</w:t>
@@ -2296,337 +2296,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">96X Screen-Printed Gold Electrode Platform to Evaluate Electroactive Polymers as Marine Antifouling Coatings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Bisphenol A in aqueous medium by screen printed carbon electrodes incorporating electrochemical molecularly imprinted polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">The Hy Duong</w:t>
+                <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frère</w:t>
+                <w:t xml:space="preserve">Raphael Bikanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Mihaela Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Istamboulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b00357⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.156 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565098v1</w:t>
+                <w:t xml:space="preserve">hal-01878413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Bisphenol A in aqueous medium by screen printed carbon electrodes incorporating electrochemical molecularly imprinted polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana-Mihaela Florea</w:t>
+                <w:t xml:space="preserve">96X Screen-Printed Gold Electrode Platform to Evaluate Electroactive Polymers as Marine Antifouling Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Istamboulie</w:t>
+                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.04.022⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (8), pp.4978-4981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01878413v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step preparation of molecularly imprinted hollow beads for pseudohypericin separation from Hypericum perforatum L. extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Mihaela Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanţa-Verona Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanta-Verona Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Iovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Vitrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2876,104 +2876,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 90 (8), pp.4978-4981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007171v1</w:t>
@@ -3023,64 +3023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanta Verona Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Sarbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Iovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiale Plastice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (3), pp.255-257. </w:t>
@@ -4621,424 +4621,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure properties relationships of liquid crystal bent core organic semiconductors based on benzo[2,1-b:3,4-b′]dithiophene-4,5-dione</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hecham Aboubakr</w:t>
+                <w:t xml:space="preserve">Structure properties relationships of liquid crystal bent core organic semiconductors based on benzo[2,1-b:3,4-b ']dithiophene-4,5-dione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aboubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-Gabriela Tamba</w:t>
+                <w:t xml:space="preserve">M.G. Tamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
+                <w:t xml:space="preserve">A.K. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïk Bélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (43), pp.23159. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 22 (43), pp.23159-23168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533180v1</w:t>
+                <w:t xml:space="preserve">hal-00773488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluoroarene units in distyryl-oligothiophene analogues: An efficient electron density confinement preventing n-type transport in organic thin film transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure properties relationships of liquid crystal bent core organic semiconductors based on benzo[2,1-b:3,4-b′]dithiophene-4,5-dione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hecham Aboubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Ortiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Brisset</w:t>
+                <w:t xml:space="preserve">M.-Gabriela Tamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïk Bélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (43), pp.23159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm34803a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724339v1</w:t>
+                <w:t xml:space="preserve">hal-02533180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure properties relationships of liquid crystal bent core organic semiconductors based on benzo[2,1-b:3,4-b ']dithiophene-4,5-dione</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfluoroarene units in distyryl-oligothiophene analogues: An efficient electron density confinement preventing n-type transport in organic thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Diallo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">R.P. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (43), pp.23159-23168</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162 (9-10), pp.857-861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773488v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward n-channel organic thin film transistors based on a distyryl-bithiophene derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Didane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,286 +5225,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Active Organic Component for Flexible Ammonia Gas Sensors</w:t>
+                <w:t xml:space="preserve">Co-grafting of porphyrins and fullerenes on ZnO nanorods: Towards supramolecular donor-acceptor assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fiorido</w:t>
+                <w:t xml:space="preserve">S.M. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bernadini</w:t>
+                <w:t xml:space="preserve">A. Kira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bendahan</w:t>
+                <w:t xml:space="preserve">H. Imahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 386, pp.268-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697516v1</w:t>
+                <w:t xml:space="preserve">hal-00843722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-grafting of porphyrins and fullerenes on ZnO nanorods: Towards supramolecular donor-acceptor assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Active Organic Component for Flexible Ammonia Gas Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Shah</w:t>
+                <w:t xml:space="preserve">S. Bernadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kira</w:t>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Imahori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.1069-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843722v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ structural sqtudy of organic semiconductor thin films</w:t>
               </w:r>
@@ -5654,51 +5654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.283-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5848,130 +5848,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Active Organic Component for Flexible Ammonia Gas Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fiorido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25, pp.1069-1072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633717v1</w:t>
@@ -6021,51 +6021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6499,51 +6499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and morphology properties of bis (2-phenylethynyl) end-substituted oligothiophenes based thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6624,64 +6624,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylenic spacers in phenylene end-substituted oligothiophene core for highly air-stable organic field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,333 +6764,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solution processed flexible ammonia gas and light sensors based on alpha,omega-hexyl-distyrylbithiophene films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Martini</w:t>
+                <w:t xml:space="preserve">Growth and morphology properties of Bis(2-phenylethynyl) end-substituted oligothiophenes based thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serein-Spirau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 151 (1), pp.77-82</w:t>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566387v1</w:t>
+                <w:t xml:space="preserve">hal-00624844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and morphology properties of Bis(2-phenylethynyl) end-substituted oligothiophenes based thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Serein-Spirau</w:t>
+                <w:t xml:space="preserve">All solution processed flexible ammonia gas and light sensors based on alpha,omega-hexyl-distyrylbithiophene films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4, pp.699</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (1), pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624844v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of solution-processed organic thin film transistors based on alpha,omega-hexyl-distyryl-bithiophene (DH-DS2T): growth and transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Didane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fiorido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7139,70 +7139,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid crystal alpha,omega-hexyl-distyryl-bithiophene: morphology and charge transport properties in organic thin film transistors</w:t>
+                <w:t xml:space="preserve">Liquid Crystal α,ω-Hexyl-Distyryl-Bithiophene: Morphology and Charge Tranport Properties in Organic Thin Film Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Didane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7222,258 +7222,267 @@
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 507, pp.178-187</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 507 (1), pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421400903050715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440703v1</w:t>
+                <w:t xml:space="preserve">hal-03409386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and electrochemical properties of a thiophene derivative functionalized with a siderophore-like chelator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mandrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 626 (1-2), pp.42-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Crystal α,ω-Hexyl-Distyryl-Bithiophene: Morphology and Charge Tranport Properties in Organic Thin Film Transistors</w:t>
+                <w:t xml:space="preserve">Liquid crystal alpha,omega-hexyl-distyryl-bithiophene: morphology and charge transport properties in organic thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Didane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7493,108 +7502,99 @@
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 507 (1), pp.178-187. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 507, pp.178-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15421400903050715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03409386v1</w:t>
+                <w:t xml:space="preserve">hal-00440703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Phenyl Perfluorination on Charge Transport Properties of Distyryl-Oligothiophenes in Organic Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8321,64 +8321,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George-Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48, pp.6606 - 6608. </w:t>
@@ -8428,51 +8428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-type and n-type quaterthiophene based semiconductors for thin film transistors operating in air?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8730,51 +8730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 130 (52), pp.17681-17683. </w:t>
@@ -8937,51 +8937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of end-substitutions of distyryl-oligothiophenes by hexyl chains on environmental stability in organic thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9213,51 +9213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9760,51 +9760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Omote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 83, pp.012026</w:t>
@@ -9833,51 +9833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally stable organic thin-films transistors: Terminal styryl vs central divinyl benzene building blocks for p-type oligothiophene semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10219,302 +10219,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and first characterization of N-alkyldiaminoresorcinols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and thin film electronic properties of two pyrene-substituted oligothiophene derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing-Zheng Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Siri</w:t>
+                <w:t xml:space="preserve">J?rg Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47 (32), pp.5727-5731. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (24), pp.2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B601870J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409078v1</w:t>
+                <w:t xml:space="preserve">hal-03409186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and thin film electronic properties of two pyrene-substituted oligothiophene derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and first characterization of N-alkyldiaminoresorcinols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J?rg Ackermann</w:t>
+                <w:t xml:space="preserve">Qing-Zheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Raynal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (24), pp.2380. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (32), pp.5727-5731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B601870J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409186v1</w:t>
+                <w:t xml:space="preserve">hal-03409078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first automated synthesis of ferrocene-labelled phosphorothioate DNA probe: A new potential tool for the fabrication of DNA microarrays.</w:t>
               </w:r>
@@ -10539,64 +10539,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mandrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.95-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10630,103 +10630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and redox properties of two ferrocene-containing iron chelators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mandrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.3371-3374. </w:t>
@@ -10789,51 +10789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of PEDOT film functionalized with a series of automated synthesis ferrocenyl-containing oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Moustrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11340,77 +11340,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Moustrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mandrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (10), pp.2439-2441. </w:t>
@@ -11499,64 +11499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Moustrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mandrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32 (17), pp.5310-5319. </w:t>
@@ -12984,51 +12984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thobie-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13259,51 +13259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Anh Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roncali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13685,51 +13685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thobie-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14251,51 +14251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, penang, Malaysia</w:t>
@@ -14475,51 +14475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14613,51 +14613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14751,51 +14751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Singapour, Singapore</w:t>
@@ -14824,77 +14824,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet printing of new photosensitive sensors based on organic thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fiorido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15048,51 +15048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E13E4C4C"/>
+    <w:nsid w:val="014BFE2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15279,51 +15279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-brisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1944-8457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151806349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/832547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04475513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tasfaout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ibrahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Morrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Sorrentino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116536" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Stoica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela Gavrila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sarbu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Iovu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.106965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela (florea) Gavrila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanta-Verona Iordache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/mp.20.1.5317" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutduan Udomsap" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hecham Aboubakr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.131384" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stoica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-M. Gavrila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dyshlyuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.19.4.5278" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela(florea) Gavrila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Sandu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Zaharia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita-Laura Radu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.19.2.5178" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lejars" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00357" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bikanga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Istamboulie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.04.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1GPM20F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#355;a-Verona Iordache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.01.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Georgescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Vitrik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.08.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bianca (georgescu) Stoica" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanta Verona Iordache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.18.3.5008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Kikuchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kulchin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniy Mitsai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Cherepakhin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2772299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekar Praveen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Sawadogo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533212v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguema Edzang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejars" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raimundo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15310g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.05.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.050" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ6N4WCX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.01AD01" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02658f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4027934" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aboubakr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raimundo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533180v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Gabriela Tamba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;k B&#233;lec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34803a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ortiz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tamba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diallo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aosawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanisawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nenon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Watanabe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernadini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.263" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imahori" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843718v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603281v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mawyin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atienzar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581236v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumagai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524520v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanaur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.079" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QWJM6ZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serein-Spirau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B923352K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T73CXFKM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566387v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440703v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raynal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409110v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moggia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.10.023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1LVRSM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409386v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400903050715" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moggia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817057F" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0RC4KW14-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lukovskaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobyleva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedorova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Fedorov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anisimov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11172-009-0203-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2JS4CNT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386888v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moustrou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386876v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seillan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390606v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Peng" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Zhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-Z. Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b817101g" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/903AD28CA5F34C5E886D2B1581341C7C30119982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386884v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muraoka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogawa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Mehl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807504k" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413531v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386843v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Navarro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409104v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Emmanuelle Navarro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.01.017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD7B8HLJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303624v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniswa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Omote" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386935v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Lukovskaya" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bobyleva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Fedorova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Fedorov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Anisimov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386934v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobylyova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedorov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kardashev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386936v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409366v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2006.06.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N648X37R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081236v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084383v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409078v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Zheng Yang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907K6QTQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409186v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J?rg Ackermann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raynal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601870J" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X6GBN9NZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021563v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot200500004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023125v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.088" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXGL3LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409069v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moustrou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.058" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7VNQD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015892v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heynderickx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409352v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054358c" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M437Q62N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087280v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=If. Perepichka" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409059v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.03.016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HZNJLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409350v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh874" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409133v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Akoudad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B002369H" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409336v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00511-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HVDZ1L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akoudad" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998254" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFFDAA834BD4F487063A4F02CDD31A6F3CA2CDF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409329v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Riou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Hierle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo981176a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SRMXZ83T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#180;de&#180;e Riou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A802156B" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-29SNDK3N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409323v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moustarder" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Illien" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998265" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DC3B8BE2BE572073113ABAFAEA990A189404DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409321v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998261" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/124C97DFFC61FE07F8F8BB2C1D9A1847985D05AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409318v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlhac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998264" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5ADCC66D48A364CD495A09FA91F8743A9EB9204/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409125v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A607890G" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5MM54198-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409172v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Moustarder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A701463E" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4T8KQRX7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409020v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rasmussen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19960081210" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FDK0ZDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409049v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(94)03726-J" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7PJDTWN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409161v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Ho" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39950002309" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6ECA95F22550FBC050E113A84EA3326498FF9DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gorgues" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jubault" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39940001305" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDB7A49C19C7E34B227946B94DFD819DED2DE588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39940001765" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B7ACEB9C0BD6BFD83A023905B05B44B5761621/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409028v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19940061107" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6L723K4Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409032v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gourdel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Le Corre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(93)88075-T" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX1KHF42-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920657v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891122v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gohier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469928v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540216" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-brisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1944-8457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151806349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/832547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04475513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tasfaout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ibrahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Morrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Sorrentino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116536" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Stoica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela Gavrila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sarbu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Iovu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.106965" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela (florea) Gavrila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanta-Verona Iordache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/mp.20.1.5317" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutduan Udomsap" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hecham Aboubakr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.131384" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stoica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-M. Gavrila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dyshlyuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.19.4.5278" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela(florea) Gavrila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Sandu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Zaharia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita-Laura Radu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.19.2.5178" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lejars" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bikanga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela Florea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Istamboulie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.04.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1GPM20F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00357" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#355;a-Verona Iordache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.01.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Georgescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Vitrik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.08.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bianca (georgescu) Stoica" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanta Verona Iordache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.18.3.5008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Kikuchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kulchin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniy Mitsai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Cherepakhin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2772299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekar Praveen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Sawadogo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533212v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguema Edzang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejars" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raimundo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15310g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.05.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.050" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ6N4WCX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.01AD01" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02658f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4027934" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aboubakr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raimundo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tamba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diallo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;k B&#233;lec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Gabriela Tamba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34803a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ortiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aosawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanisawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nenon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Watanabe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imahori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernadini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.263" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843718v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603281v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mawyin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atienzar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581236v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumagai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524520v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanaur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.079" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QWJM6ZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serein-Spirau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B923352K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T73CXFKM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409386v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raynal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400903050715" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409110v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moggia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.10.023" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1LVRSM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moggia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817057F" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0RC4KW14-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lukovskaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobyleva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedorova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Fedorov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anisimov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11172-009-0203-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2JS4CNT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386888v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moustrou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386876v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seillan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390606v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Peng" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Zhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-Z. Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b817101g" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/903AD28CA5F34C5E886D2B1581341C7C30119982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386884v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muraoka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogawa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Mehl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807504k" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413531v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386843v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Navarro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409104v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Emmanuelle Navarro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.01.017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD7B8HLJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303624v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniswa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Omote" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386935v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Lukovskaya" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bobyleva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Fedorova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Fedorov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Anisimov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386934v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobylyova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedorov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kardashev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386936v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409366v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2006.06.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N648X37R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081236v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084383v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409186v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J?rg Ackermann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raynal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601870J" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X6GBN9NZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409078v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Zheng Yang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907K6QTQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021563v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot200500004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023125v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.088" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXGL3LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409069v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moustrou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.058" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7VNQD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015892v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heynderickx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409352v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054358c" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M437Q62N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087280v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=If. Perepichka" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409059v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.03.016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HZNJLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409350v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh874" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409133v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Akoudad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B002369H" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409336v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00511-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HVDZ1L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akoudad" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998254" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFFDAA834BD4F487063A4F02CDD31A6F3CA2CDF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409329v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Riou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Hierle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo981176a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SRMXZ83T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#180;de&#180;e Riou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A802156B" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-29SNDK3N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409323v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moustarder" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Illien" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998265" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DC3B8BE2BE572073113ABAFAEA990A189404DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409321v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998261" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/124C97DFFC61FE07F8F8BB2C1D9A1847985D05AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409318v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlhac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998264" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5ADCC66D48A364CD495A09FA91F8743A9EB9204/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409125v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A607890G" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5MM54198-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409172v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Moustarder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A701463E" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4T8KQRX7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409020v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rasmussen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19960081210" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FDK0ZDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409049v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(94)03726-J" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7PJDTWN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409161v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Ho" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39950002309" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6ECA95F22550FBC050E113A84EA3326498FF9DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gorgues" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jubault" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39940001305" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDB7A49C19C7E34B227946B94DFD819DED2DE588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39940001765" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B7ACEB9C0BD6BFD83A023905B05B44B5761621/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409028v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19940061107" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6L723K4Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409032v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gourdel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Le Corre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(93)88075-T" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX1KHF42-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920657v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891122v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gohier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469928v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540216" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>