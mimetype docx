--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,14993 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14941 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Brisset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugues-brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1944-8457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151806349</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=KVhWeGUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">832547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the impact of N,N′-methylenebisacrylamide as crosslinker in the design of an ion-imprinted polymer for selective adsorption of copper(II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 218, pp.106521. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly imprinted polymers for per-and polyfluoroalkyl substances enrichment and detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Tasfaout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Morrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.124434. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, optimization, biological assays, and in situ field immersion of a transparent piezoelectric vibrating system for antifouling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, Optimization, Biological Assays, and In Situ Field Immersion of a Transparent Piezoelectric Vibrating System for Antifouling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sharklet‐Inspired Micropatterned Polymers on Spatio‐Temporal Variations of Marine Biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry‐Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Senez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Berglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Stenlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (11), pp.2200304. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.202200304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical sensors modified with ion-imprinted polymers for metal ion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Margaillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.116536. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2022.116536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the behavior of screen-printed carbon electrodes modified with polymers molecularly imprinted with lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Elena Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Mihaela Gavrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sarbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Iovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.106965. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2021.106965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (20), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (20), pp.2100994. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202100994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Monomers on the Recognition Properties of Molecularly Imprinted Beads for Proto-hypericin and Proto-pseudohypericin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Mihaela (florea) Gavrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanta-Verona Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Laatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiale Plastice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (1), pp.100-111. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/mp.20.1.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical molecularly imprinted polymers as material for pollutant detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutduan Udomsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Laatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.458-465. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the optical properties upon a reversible [2+2] cycloaddition of 3-(4-N,N-dibutylamino)-styryl)-3’-(dicyanovinyl)-bithiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hecham Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (33), pp.131384. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2020.131384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial anti-adhesion activity based on the electrochemical properties of polymethacrylates bearing ferrocenyl pendant groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Nguema Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (9), pp.1055-1063. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2018.1539165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Molecularly Imprinted Thin Films for Ephedrine Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-M. Gavrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dyshlyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiale Plastice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (4), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/MP.19.4.5278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly Imprinted Polymer Pearls Obtained by Phase Inversion for the Selective Recognition of Hypericin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Mihaela(florea) Gavrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanta-Verona Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita-Laura Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiale Plastice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (2), pp.315-320. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/MP.19.2.5178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial anti-adhesion activity based on the electrochemical properties of polymethacrylates bearing ferrocenyl pendant groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Nguema Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (9), pp.1055-1063. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2018.1539165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">96X Screen-Printed Gold Electrode Platform to Evaluate Electroactive Polymers as Marine Antifouling Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (8), pp.4978-4981. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Bisphenol A in aqueous medium by screen printed carbon electrodes incorporating electrochemical molecularly imprinted polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalys Mba Ekomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Bikanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Mihaela Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Istamboulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.156 - 161. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2018.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step preparation of molecularly imprinted hollow beads for pseudohypericin separation from Hypericum perforatum L. extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Mihaela Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanţa-Verona Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of unusual on/off electrochemical properties of a molecularly imprinted polymer based on an EDOT–thiophene precursor for the detection of ephedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Elena Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanta-Verona Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Iovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Vitrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp.45 - 48. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">96X Screen-Printed Gold Electrode Platform to Evaluate Electroactive Polymers as Marine Antifouling Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (8), pp.4978-4981. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of Tetrakis(2,2'-bithiophene-5-yl)silane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bianca (georgescu) Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanta Verona Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sarbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Iovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiale Plastice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (3), pp.255-257. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/MP.18.3.5008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyacrylates bearing linear conjugated systems based on EDOT moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Vieitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.17 - 24. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of air exposure on the crystal structure of oligo-thiophene thin films investigated using in situ X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoyuki Koganezawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoru Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 468, pp.816-820. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.01.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigation of Surface Plasmon Resonance Excitation Using Whispering Gallery Modes in Bent Metal-Clad Single-Mode Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dyshlyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Vitrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Kulchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeniy Mitsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Cherepakhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (24), pp.5425 - 5431. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2017.2772299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D/A cruciform bithiophene chromophores as potential molecular scaffolds for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hecham Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrasekar Praveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Malytskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (10), pp.1381-1386. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2016.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAFT-synthesized polymers based on new ferrocenyl methacrylates and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nguema Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bressy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (94), pp.77019-77026. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra15310g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibutylamino end-capped benzo[2,1-b:3,4-b′]dithiophene-4,5-dione and benzo[2,1-b:3,4-b′]dithiophene versus non modified analogues: contribution of amino groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hecham Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (24), pp.4079-4083. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of template ion–ligand complex stoichiometry on selectivity of ion-imprinted polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hecham Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134 (24), pp.538-545. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2014.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and modelling of Ni(II) retention by an ion-imprinted polymer: Application in natural samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Meouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Laatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 448, pp.473-481. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2015.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of oligothiophene thin films characterized by two-dimensional grazing incidence X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoyuki Koganezawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoru Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1S), pp.01AD01. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.53.01AD01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile electrochemical sensing receptor based on a molecularly imprinted polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutduan Udomsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (56), pp.7488. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc02658f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Specific and Reversible Fluoride Sensor Based on an Organic Semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hecham Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (20), pp.9968-9974. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac4027934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Specific and Reversible Fluoride Sensor Based on an Organic Semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Raimundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (20), pp.9968-9974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure properties relationships of liquid crystal bent core organic semiconductors based on benzo[2,1-b:3,4-b′]dithiophene-4,5-dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hecham Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-Gabriela Tamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Karim Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïk Bélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (43), pp.23159. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm34803a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluoroarene units in distyryl-oligothiophene analogues: An efficient electron density confinement preventing n-type transport in organic thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162 (9-10), pp.857-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure properties relationships of liquid crystal bent core organic semiconductors based on benzo[2,1-b:3,4-b ']dithiophene-4,5-dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïk Bélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (43), pp.23159-23168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward n-channel organic thin film transistors based on a distyryl-bithiophene derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aosawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tanisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (24), pp.4664-4671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards solution-processed ambipolar organic thin film transistors based on alpha,omega-hexyl-distyryl-bithiophene (DH-DS2T) and a fluorocarbon-substituted dicyanoperylene (PDIF-CN(2))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1-2), pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Active Organic Component for Flexible Ammonia Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1069-1072. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-grafting of porphyrins and fullerenes on ZnO nanorods: Towards supramolecular donor-acceptor assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Imahori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 386, pp.268-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural sqtudy of organic semiconductor thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hosokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Koganezawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1402, pp.u08-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Thin Film Transistors Based on Distyryl-Oligothiophenes: Role of AFM Images in Analyses of Charge Transport Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.283-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Heterojunction Nanorods for Nanoscale Controlled Morphology in Bulk Heterojunction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mawyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Shupyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Atienzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (21), pp.10881-10888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Active Organic Component for Flexible Ammonia Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.1069-1072. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of 'kite' shaped styryl end-capped benzodithiophene with ketone groups: synthesis, characterization and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (9), pp.1628-1632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of p-channel transistors based on alpha,omega-hexyl-distyryl-bithiophene prepared using various film deposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518 (18), pp.5311-5320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-cyanated distyryl-bithiophene Synthesis and impact on charge transport in field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 519 (2), pp.578-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of p-channel transistors based on α,ω-hexyl-distyryl-bithiophene prepared using various film deposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518 (18), pp.5311-5320. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2010.03.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00491467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and morphology properties of bis (2-phenylethynyl) end-substituted oligothiophenes based thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serein-Spirau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.699-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylenic spacers in phenylene end-substituted oligothiophene core for highly air-stable organic field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (15), pp.3845-3851. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B923352K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and morphology properties of Bis(2-phenylethynyl) end-substituted oligothiophenes based thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serein-Spirau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All solution processed flexible ammonia gas and light sensors based on alpha,omega-hexyl-distyrylbithiophene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151 (1), pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of solution-processed organic thin film transistors based on alpha,omega-hexyl-distyryl-bithiophene (DH-DS2T): growth and transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal alpha,omega-hexyl-distyryl-bithiophene: morphology and charge transport properties in organic thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Crystal α,ω-Hexyl-Distyryl-Bithiophene: Morphology and Charge Tranport Properties in Organic Thin Film Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507 (1), pp.178-187. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15421400903050715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and electrochemical properties of a thiophene derivative functionalized with a siderophore-like chelator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mandrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 626 (1-2), pp.42-46. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Phenyl Perfluorination on Charge Transport Properties of Distyryl-Oligothiophenes in Organic Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (4), pp.1567-1574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and electrochemical properties of a thiophene derivative functionalized with a siderophore-like chelator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mandrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 626, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic study of ferrocene modified hairpin oligonucleotides upon duplex formation : applications to the electrochemical detection of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (5), pp.1139-1147. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B817057F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel crown-containing 3-styryl derivatives of oligothiophenes: synthesis, structure, and optical and electrochemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lukovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bobyleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anisimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Chemical Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (7), pp.1509-1515. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11172-009-0203-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of electrochemical probes for nucleic acid detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moustrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.439-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient synthesis of substituted dihydrotetraazapentacenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Seillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Siri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (18), pp.4013-4016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internally referenced analysis of charge-transfer reactions in a new ferrocenyl bithiophenic conducting polymer through cyclic voltammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George-Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.6606 - 6608. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b817101g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-type and n-type quaterthiophene based semiconductors for thin film transistors operating in air?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution growth and structures of semiconducting distyryl-oligothiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Muraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 491, pp.264-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;kite&amp;quot; shaped styryl end-capped benzo[2,1-b:3,4-b']dithiophene with high electrical performances in organic thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (52), pp.17681-17683. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja807504k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internally referenced analysis of charge-transfer reactions in a new ferrocenyl bithiophenic conducting polymer through cyclic voltammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.6606-6608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of end-substitutions of distyryl-oligothiophenes by hexyl chains on environmental stability in organic thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.591-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of a Functional Conducting Polymer Incorporating Ferrocene Units from an EDOT-based bithiophenic precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 603, pp.149-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of a functional conducting polymer incorporating ferrocene unit from an EDOT-based bithiophenic precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 603 (1), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of in-plane structures of vapor deposited thin-films of distyryl-oligothiophenes bygrazing incidence X-ray diffractometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aosawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taniswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Omote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.1228-1231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of crown-containing styrylthiophene derivatives which are optically and electrochemically sensitive to the presence of metal cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lukovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bobylyova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kardashev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 157 (22-23), pp.885-893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structures, and optical and electrochemical characteristics of novel crown-containing polythiophene systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Lukovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Bobyleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.V. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Anisimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Chemical Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.967-974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-film structure of semiconducting end-capped oligothiophenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Omote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.012026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally stable organic thin-films transistors: Terminal styryl vs central divinyl benzene building blocks for p-type oligothiophene semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (6), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2006.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-compatible electrogenerated poly(thiophenes)derived from linked EDOT-based bithiophenic precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and redox properties of two ferrocene-containing iron chelators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mandrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3371, pp.3371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and first characterization of N-alkyldiaminoresorcinols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Zheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (32), pp.5727-5731. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and thin film electronic properties of two pyrene-substituted oligothiophene derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J?rg Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (24), pp.2380. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B601870J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first automated synthesis of ferrocene-labelled phosphorothioate DNA probe: A new potential tool for the fabrication of DNA microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mandrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.95-98. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/biot200500004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and redox properties of two ferrocene-containing iron chelators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mandrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.3371-3374. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of PEDOT film functionalized with a series of automated synthesis ferrocenyl-containing oligonucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Moustrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (16), pp.3947-3952. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2005.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis electrochemical and photochromic behaviour of a series of (1,4-dithiafulven-6-yl)substituted 3H-naphtho[2,1-b]pyran derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moustrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heynderickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α,ω-Distyryl Oligothiophenes: High Mobility Semiconductors for Environmentally Stable Organic Thin Film Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127 (47), pp.16346-16347. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja054358c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrogenerated conjugated polymers incorporating a ferrocene-derivatized-(3,4-ethylenedioxythiophene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moustrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If. Perepichka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported synthesis of ferrocene modified oligonucleotides as new electroactive DNA probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Moustrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mandrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (10), pp.2439-2441. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated synthesis of new ferrocenyl-modified oligonucleotides: study of their properties in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Moustrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mandrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (17), pp.5310-5319. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkh874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proquinoid acceptors as building blocks for the design of efficient π-conjugated fluorophores with high electron affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Akoudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.939-940. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B002369H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly photoluminescent and stable bridged dithienylhexatrienes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 102 (1-3), pp.1162. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)00511-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux systèmes conjugués à états redox multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akoudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (6), pp.1234-1237. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jcp:1998254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridged 1,6-Dithienylhexa-1,3,5-trienes as Highly Photoluminescent and Stable Thiophene-Based π-Conjugated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Hierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 63 (23), pp.8310-8319. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo981176a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-bridged thiophene-based conjugated systems with enhanced π-electron delocalization, photoluminescence efficiency and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ame´de´e Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Hierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22 (6), pp.547-549. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A802156B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux analogues étendus du tétrathiafulvalène à espaceur conjugué rigide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Moustarder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (6), pp.1278-1281. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jcp:1998265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontage du 1,6-dithiényl hexa-1,3,5-triène : vers la rigidification de polyènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (6), pp.1262-1265. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jcp:1998261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polydithiényléthylènes solubles dérivés de précurseurs à structure pontée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (6), pp.1274-1277. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jcp:1998264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandgap control through reduction of bond length alternation in bridged poly(diethienylethylene)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6, pp.569-570. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A607890G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly extended hybrid tetrathiafulvalene analogues with bridged dithienylethyleneπ-conjugating spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soazig Le Moustarder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (10), pp.2027-2032. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A701463E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiophene-based conjugated oligomers and polymers with high electron affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (12), pp.990-994. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.19960081210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-oxidation of tetra(terthienyl)silanes: Towards 3D electroactive π-conjugated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Favart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 381 (1-2), pp.257-260. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0728(94)03726-J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrogenerated small bandgap π-conjugated polymers derived from substituted dithienylethylenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 22, pp.2309-2310. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C39950002309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel narrow bandgap polymers from sp 3 carbon-bridged bithienyls: poly(4,4-ethylenedioxy-4H-cyclopenta[2,1-b;3,4-b′]dithiophene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11, pp.1305-1306. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C39940001305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of structure on the optical and redox properties of the oligothiophene- Tetrathiafulvalene hybrid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (11), pp.841-845. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.19940061107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small bandgap molecular semiconductors based on rigidified tetrathiafulvalene–bithiophene hybrid conjugated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 15, pp.1765-1766. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C39940001765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphine-borane complexes; direct use in asymmetric catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 34 (28), pp.4523-4526. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4039(93)88075-T⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système antifouling piézoélectrique résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Biofouling Marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03920657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of biomimetic textures for antifouling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Vedie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Senez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioinspired and Zwitterionic Materials, Kerkrade (The Netherlands), june 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kerkrade, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated linear systems for anti-fouling applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye Djibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Vieitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyacrylate for antifouling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Vieitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye Djibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymers supported Electroactive Species for Antifouling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Vieitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Marine Corrosion and Fouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organic semiconductors to marine antifouling coatings: how electronic strategies can control bacteria development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polymers: a new antifouling concept for marine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Marine Corrosion and Fouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkjet printing of new photosensitive sensors based on organic thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference On Design and Technology of Integrated Systems in Nanoscale Era, 2008. DTIS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2008.4540216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00469928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId435"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15048,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="014BFE2C"/>
+    <w:nsid w:val="EC383BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15279,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-brisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1944-8457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151806349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/832547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04475513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tasfaout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ibrahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Morrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Sorrentino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116536" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Stoica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela Gavrila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sarbu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Iovu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.106965" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela (florea) Gavrila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanta-Verona Iordache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/mp.20.1.5317" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutduan Udomsap" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hecham Aboubakr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.131384" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stoica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-M. Gavrila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dyshlyuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.19.4.5278" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela(florea) Gavrila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Sandu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Zaharia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita-Laura Radu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.19.2.5178" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lejars" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bikanga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela Florea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Istamboulie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.04.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1GPM20F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00357" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#355;a-Verona Iordache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.01.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Georgescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Vitrik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.08.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bianca (georgescu) Stoica" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanta Verona Iordache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.18.3.5008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Kikuchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kulchin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniy Mitsai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Cherepakhin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2772299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekar Praveen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Sawadogo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533212v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguema Edzang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejars" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raimundo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15310g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.05.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.050" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ6N4WCX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.01AD01" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02658f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4027934" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aboubakr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raimundo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tamba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diallo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;k B&#233;lec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Gabriela Tamba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34803a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ortiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aosawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanisawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nenon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Watanabe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imahori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernadini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.263" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843718v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603281v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mawyin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atienzar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581236v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumagai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524520v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanaur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.079" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QWJM6ZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serein-Spirau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B923352K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T73CXFKM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409386v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raynal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400903050715" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409110v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moggia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.10.023" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1LVRSM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moggia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817057F" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0RC4KW14-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lukovskaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobyleva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedorova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Fedorov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anisimov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11172-009-0203-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2JS4CNT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386888v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moustrou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386876v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seillan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390606v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Peng" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Zhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-Z. Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b817101g" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/903AD28CA5F34C5E886D2B1581341C7C30119982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386884v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muraoka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogawa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Mehl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807504k" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413531v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386843v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Navarro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409104v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Emmanuelle Navarro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.01.017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD7B8HLJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303624v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniswa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Omote" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386935v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Lukovskaya" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bobyleva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Fedorova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Fedorov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Anisimov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386934v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobylyova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedorov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kardashev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386936v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409366v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2006.06.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N648X37R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081236v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084383v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409186v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J?rg Ackermann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raynal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601870J" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X6GBN9NZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409078v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Zheng Yang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907K6QTQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021563v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot200500004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023125v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.088" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXGL3LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409069v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moustrou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.058" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7VNQD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015892v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heynderickx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409352v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054358c" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M437Q62N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087280v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=If. Perepichka" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409059v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.03.016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HZNJLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409350v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh874" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409133v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Akoudad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B002369H" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409336v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00511-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HVDZ1L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akoudad" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998254" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFFDAA834BD4F487063A4F02CDD31A6F3CA2CDF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409329v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Riou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Hierle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo981176a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SRMXZ83T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#180;de&#180;e Riou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A802156B" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-29SNDK3N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409323v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moustarder" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Illien" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998265" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DC3B8BE2BE572073113ABAFAEA990A189404DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409321v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998261" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/124C97DFFC61FE07F8F8BB2C1D9A1847985D05AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409318v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlhac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998264" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5ADCC66D48A364CD495A09FA91F8743A9EB9204/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409125v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A607890G" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5MM54198-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409172v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Moustarder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A701463E" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4T8KQRX7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409020v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rasmussen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19960081210" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FDK0ZDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409049v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(94)03726-J" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7PJDTWN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409161v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Ho" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39950002309" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6ECA95F22550FBC050E113A84EA3326498FF9DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gorgues" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jubault" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39940001305" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDB7A49C19C7E34B227946B94DFD819DED2DE588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39940001765" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B7ACEB9C0BD6BFD83A023905B05B44B5761621/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409028v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19940061107" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6L723K4Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409032v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gourdel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Le Corre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(93)88075-T" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX1KHF42-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920657v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891122v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gohier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469928v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540216" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-brisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1944-8457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151806349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=KVhWeGUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/832547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106521" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04475513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tasfaout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Morrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Sorrentino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124434" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116536" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Stoica" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela Gavrila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sarbu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Iovu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.106965" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela (florea) Gavrila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanta-Verona Iordache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/mp.20.1.5317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutduan Udomsap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hecham Aboubakr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.131384" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stoica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-M. Gavrila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dyshlyuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.19.4.5278" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela(florea) Gavrila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Sandu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Zaharia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita-Laura Radu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.19.2.5178" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lejars" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00357" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bikanga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mihaela Florea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Istamboulie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.04.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1GPM20F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#355;a-Verona Iordache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Georgescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Vitrik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.08.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bianca (georgescu) Stoica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanta Verona Iordache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.18.3.5008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Kikuchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.051" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kulchin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniy Mitsai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Cherepakhin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2772299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekar Praveen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Sawadogo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguema Edzang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejars" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raimundo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15310g" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.05.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ6N4WCX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.055" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.01AD01" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02658f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4027934" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aboubakr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raimundo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Gabriela Tamba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;k B&#233;lec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34803a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724339v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ortiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tamba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diallo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aosawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanisawa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843717v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nenon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Watanabe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernadini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.263" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imahori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843719v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mawyin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atienzar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumagai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524520v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrett" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanaur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566391v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491467v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.079" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QWJM6ZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557962v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serein-Spirau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B923352K" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T73CXFKM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624844v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566387v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440703v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raynal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409386v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400903050715" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409110v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moggia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.10.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1LVRSM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386899v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386923v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moggia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413535v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817057F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0RC4KW14-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409376v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lukovskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobyleva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedorova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Fedorov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anisimov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11172-009-0203-3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2JS4CNT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386888v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moustrou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386876v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seillan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390606v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Peng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Zhou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-Z. Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b817101g" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/903AD28CA5F34C5E886D2B1581341C7C30119982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386267v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386884v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Li" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muraoka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogawa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386897v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Mehl" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807504k" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Chen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386843v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386933v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Navarro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409104v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Emmanuelle Navarro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.01.017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD7B8HLJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniswa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Omote" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386934v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobylyova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedorov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kardashev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386935v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Lukovskaya" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bobyleva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Fedorova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Fedorov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Anisimov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386936v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409366v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2006.06.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N648X37R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081236v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncali" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409078v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Zheng Yang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907K6QTQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409186v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J?rg Ackermann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raynal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601870J" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X6GBN9NZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021563v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot200500004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023125v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.088" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXGL3LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moustrou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.058" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7VNQD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015892v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heynderickx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409352v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054358c" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M437Q62N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087280v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=If. Perepichka" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409059v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.03.016" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HZNJLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409350v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh874" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409133v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Akoudad" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B002369H" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409336v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00511-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HVDZ1L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409326v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akoudad" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998254" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFFDAA834BD4F487063A4F02CDD31A6F3CA2CDF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409329v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Riou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Hierle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo981176a" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SRMXZ83T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409166v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#180;de&#180;e Riou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A802156B" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-29SNDK3N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409323v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moustarder" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Illien" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998265" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DC3B8BE2BE572073113ABAFAEA990A189404DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409321v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998261" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/124C97DFFC61FE07F8F8BB2C1D9A1847985D05AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409318v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlhac" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998264" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5ADCC66D48A364CD495A09FA91F8743A9EB9204/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409125v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A607890G" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5MM54198-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409172v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Moustarder" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A701463E" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4T8KQRX7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409020v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rasmussen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19960081210" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FDK0ZDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409049v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favart" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(94)03726-J" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7PJDTWN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Ho" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39950002309" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6ECA95F22550FBC050E113A84EA3326498FF9DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409178v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gorgues" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jubault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39940001305" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDB7A49C19C7E34B227946B94DFD819DED2DE588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409028v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19940061107" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6L723K4Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409154v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39940001765" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B7ACEB9C0BD6BFD83A023905B05B44B5761621/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409032v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gourdel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Le Corre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(93)88075-T" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX1KHF42-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920657v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gohier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frere" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469928v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540216" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>