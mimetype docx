--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues CAILLAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre de distribution de deux fourrages chez la chèvre : effets sur l’ingestion, la production et le comportement alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence de distribution des fourrages chez la chèvre laitière : effets sur l’ingestion, la production et le comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la composition chimique du fourrage ingéré par des chèvres laitières selon sa nature et le taux de refus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage d'espèces fourragères riches en métabolites secondaires bioactifs chez les petits ruminants : intérêts sanitaires, zootechniques, économiques, environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.229-242. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes fourragers caprins de Nouvelle-Aquitaine et Pays de la Loire au changement climatique : quels leviers d’action pour quelles performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of French dairy ruminant farms to the production of food for human consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art09-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing fodder species rich in bioactive secondary metabolites in small ruminants: health, zootechnical, economic and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art13-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prairies multi-espèces composées collectivement pour les éleveurs de chèvres de l’Ouest de la France : synthèse de 8 années d’essais en fermes commerciales, en lycée agricole et en station expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26ème Rencontres Recherches Ruminants, 36 (1), pp.7491. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of production conditions on goat milk vitamin, carotenoid contents and colour indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laverroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.100683. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la contribution des élevages de ruminants laitiers français à la production de denrées alimentaires consommables par l’être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémis Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.132-146. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Flèche -L'herbe : un atout pour les élevages caprins du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.231-245. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared spectrometry to evaluate the feed value of forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Trupin-Maudemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost, J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 247, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité des chèvres laitières à pâturer des prairies temporaires multiespèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.1.4694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPHERB – Faciliter les transitions des systèmes d'alimentation caprins vers des systèmes plus herbagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.67-80. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j8y3-3t54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on milk somatic cell count in goats improves udder health and milk quality with no effect on nematode resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.5242-5253. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake, milk yield and grazing behaviour of strip-grazing Alpine dairy goats in response to daily pasture allowance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.2492-2500. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake, milk production and grazing behaviour responses of strip-grazing dairy goats to daily access time to pasture and to dehydrated lucerne supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 229, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité dans la filière Petits Ruminants : une source de résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.171-191. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/LB7VKP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations de phénotypage des animaux à l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Barrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerbValo, une méthode pour estimer dans chaque parcelle la quantité d’herbe valorisée par les ruminants au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 229, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d'autonomie protéique dans les élevages caprins grâce à la prairie multi-espèces : expérience du REDCap en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les systèmes caprins : quelles espèces pour quelles valorisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : l'histoire du passage vers des systèmes plus autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLECHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La journée technique Cap'Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of fatty acid profiles in cow, ewe, and goat milk by mid-infrared spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrand-Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.17 - 35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sélection sur la concentration de cellules somatiques du lait est possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev et REDCap : deux dispositifs complémentaires de Recherche et Développement pour des élevages caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 212, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the goat mammary gland to infection with Staphylococcus Aureus revealed by gene expression profiling in milk somatic and white blood cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cremonesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Capoferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello del Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Strozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat alphas1-casein genotype affects milk fat globule physicochemical properties and the composition of the milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (11), pp.6215-6229. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetic algorithm on mid-infrared spectrometric data: application to estimate the fatty acids profile of goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i20705948v4n2p245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major proteins of the goat milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (3), pp.868-876. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of seven haplotypes of the caprine PrP gene at codons 127, 142, 154, 211, 222 and 240 in French Alpine and Saanen breeds and their association with classical scrapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (march), pp.769-776. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.006114-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of indoor forage feeding strategies on utilization in dairy goats: a collaborative effort between research and practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des modalités de distribution des fourrages sur leur valorisation chez la chèvre laitière : une approche combinée entre acteurs du terrain et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes d'élevages caprins agroécologiques : retours de 10 ans de l'expérimentation-système Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.145-149, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDCap : dix années de travail collectif pour crédibiliser et accompagner les élevages caprins plus herbagers et agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonneau-Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité des systèmes d'élevages caprins : Sustainability evaluation of goat dairy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of innovative and precision tools in research stations with small ruminants: the INRAE case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Llach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing with dairy goats to design sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heat peaks in France on the performances of dairy goats housed in an insulated roof shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.654, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.219-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats’ preferences for four types of brushes and impact on their welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.569-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brosses : objets d'enrichissement du milieu chez les chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International Caprin Capr'Inov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing according to the kidding period to improve the sustainability of dairy goat farms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of the FAO-CIHEAM Network for Research and Development in Sheep and Goats (Subnetworks on Nutrition and Production Systems) and the FAO-CIHEAM Subnetwork on Mediterranean Forage Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale d’Agriculture de Meknès (ENA); Mediterranean Agronomic Institute of Zaragoza/International Centre of Advanced Mediterranean Agronomic Studies (CIHEAM-Zaragoza), Oct 2019, Meknes, Morocco. 708 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins laitiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency in Alpine and Saanen lactating goats consuming a barn-dried hay obtained in a sustainable goat farming system (Patuchev)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint meeting of the FAO-CIHEAM Networks on Sheep and Goats (Subnetworks on Nutrition and Production Systems) and on Mediterranean Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknès, Morocco. pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats technico- économiques. Expé-système INRA Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Gènes Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisme Entreprise de Sélection Caprin Multiracial (CAPGENES). FRA., Mar 2019, Saint-Just-Malmont, France. 29 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des Productions Animales - Space 2019 - Les mutations du travail dans les grands troupeaux laitiers : comment mieux accompagner les éleveurs et futurs éleveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDCap, an inter-profession cooperation to improve and promote sown grasslands for sustainable dairy goat systems in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Donier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le pâturage des chèvres et gérer le parasitisme gastro-intestinal. Retours de l’expérimentation-systeme Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation France Conseil Elevage Isère Drôme Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Conseil Elevage (FCEL). FRA., Mar 2019, Empurany, France. 91 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pâturage ou des pâturages pour les chèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique REDCap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'expérimentation et de développement caprin (REDCap). Mignaloux-Beauvoir, FRA., Apr 2017, La Rochebeaucourt-et-Argentine, France. 24 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts des systèmes caprins laitiers basés sur la valorisation des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'INRA au SPACE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les systèmes caprins : quelles espèces pour quelles valorisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2016, Paris, France. 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic cell counts as a selection criterion for goat mastitis resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Cremoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IDF international mastitis conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la génétique sur la santé de la mamelle et le débit de traite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Crémoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée UMT SPR – OMACAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 30 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : conception de systèmes d’élevages caprins durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers des systèmes valorisant les prairies cultivées : cas du dispositif Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Caprinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition alimentaire au pâturage des chèvres laitières, incidence de la mise à l’herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding self-sufficiency levels in dairy cow and goat farms in Western France: current situation and ways of improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2016, Trondheim, Norway. 898 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing in a dairy goat farm to design sustainable production systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un collier accéléromètre pour la détection automatisée des chaleurs induites par traitement hormonal chez des chèvres Alpines désaisonnées et en bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat milk fatty acids: consequences of a transition from dry to grass based diet according to the αs1 casein phenotype, the IPHIGENIE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Sheep, Goat and other non-Cow Milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Dairy Federation (IDF). BEL., Mar 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage des chèvres : un peu beaucoup, passionnément...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Cap'Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Fourrages Environnement Ruminants Lusignan (1373).; Institut de l'Elevage (IDELE). Mignaloux-Beauvoir, FRA.; Bureau Régional Interprofessionnel du Lait de Chèvre de Charentes-Poitou et des Pays de la Loire (BRILAC). Mignaloux-Beauvoir, FRA., Sep 2015, Lusignan, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV, premiers résultats du passage à des systèmes plus autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bruteneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Techniques Caprines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Mar 2015, Saint-Jean-de-Sixt, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai en fermes d'association d'espèces prairiales pour favoriser l'autonomie alimentaire des élevages caprins en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV : utilisation de la prairie multi-espèces pour concevoir des systèmes d'élevages caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2014, Versailles, France. 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk recording of dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Taïwan Livestock Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une supplémentation énergétique sur la réponse de chèvres alpines à l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d'une sélection sur la concentration en cellules somatiques du lait de chèvre sur la transformation de type lactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Augerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Petrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2012, Paris, France. pp.421 - 421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a divergent selection based on somatic cell counts in Alpine dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel R. Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Asociation (IGA). Little Rock.; Universidad de las Palmas de Gran Canaria. Las Palmas, ESP.; Ministerio de Agricultura Alimentacion y Medio Ambiente. Gobierno.; Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA). Madrid, ESP., Sep 2012, Gran Canaria, Spain. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on Milk Fat Globule Membrane Proteins from Goat Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association &amp; American Society of Animal Science Joint Annual Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à une sélection divergente sur la concentration de cellules somatiques du lait chez la chèvre Alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on milk fat globule membrane proteins from goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Joint Annual Meeting of the American Dairy Science Association (ADSA) and the American Society of Animal Science (ASAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, Louisiane, United States. pp.713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la saisonnalité de chèvres de race Alpine et Créole maintenues hors reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetic algorithm on mid-infrared spectrometric data : Application to estimate the fatty acid profile of goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Européennes Agro-Industrie et Méthodes Statistiques, AGROSTAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cinétique d'émission du lait et l'anatomie de la mamelle sont associées à la résistance aux mammites : Résultats d'une sélection divergente de brebis sur les comptages de cellules somatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Aurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Menras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of the I141R154R211K222S240 PrP allele against classical scrapie in French Alpine and Saanen goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine S. Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globule gras chez la chèvre : un modèle pour l'étude de la sécrétion de la matière grasse laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de la fraction protéique de la membrane du globule gras et résistance aux mammites chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alphaS1-casein polymorphism and protein composition of the goat milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique SFEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d'une sélection pour la résistance aux mammites chez les caprins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremblante caprine : polymorphismes du gène PRNP de l'hôte et résistance à l'infection en races Alpine et Saanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. 452 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polymorphisme au locus CSN1S1 chez la chèvre : Impact sur la composition de la fraction protéique de la membrane du globule gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insémination dans les filières ovines et caprines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremblante caprine : polymorphisme du gène PrP de l'hôte et résistance à l'infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perrin-Chauvineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réponse à une infection expérimentale par un parasite gastro-intestinal chez des chèvres de race Alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequencies of PrP gene genotypes in 6 french goat flocks and associations with susceptibility to natural scrapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chauvineau-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition progressive vers une reproduction par insémination sur effet bouc sans utilisation d'hormones exogènes dans un élevage caprin expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Brassenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.140, 27èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pics de chaleur sur les performances des chèvres laitières élevées dans un bâtiment une toiture isolée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.246, 27èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new equation based on MIR spectra to predict lipolysis in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Oudotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ICAR/Interbull Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toledo, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainfoin grazing by dairy goats to manage gastro-intestinal parasitism and improve milk performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.539-541, 2022, Grassland at the heart of circular and sustainable food systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure automatique et continue de la durée et de la fréquence d’utilisation de quatre modèles de brosse par des chèvres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. pp.578, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy goats grazing plantain: milk performance and consequences on gastro-intestinal parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Locher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.542-544, 2022, Grassland at the heart of circular and sustainable food systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy goat performances fed whole or processed cereal-legume meslin in a based ventilated hay ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Wageningen Academic Publishers, Book of abstracts, 28, pp.253, 2022, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multi-species grasslands in low input dairy goat farming systems: multiple services and benefits, limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of milk goat composition according to feeding systems in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-individuelle de l’ingestion d’herbe par des chèvres laitières au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des rations à base de foin séché en grange par les chèvres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, pp.171, 2018, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of grass-based diets on the qualities of milk and goat cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev. Vers des systèmes d'élevages caprins durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Cap'Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lusignan, France. 11 posters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerbValo, une méthode pour estimer dans chaque parcelle la quantité d'herbe valorisée par les ruminants au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française pour la Production Fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. , 2017, Le pâturage au coeur des systèmes d'élevage de demain : actes des journées de l'AFPF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of multispecies pastures for sustainable dairy goat production systems in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Symposium of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mélanges céréales-protéagineux grains : une opportunité pour développer l’autonomie alimentaire et protéique des élevages caprins de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 9 diapos, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d'autonomie protéique dans les élevages caprins grâce à la prairie multi-espèces : expérience du REDCap en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 247 p., 2016, Les légumineuses fourragères et prairiales : Quoi de neuf ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compost caprin : une matière organique d'élevage au potentiel fertilisant à ne pas négliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes d’élevages caprins laitiers durables : transition agro-écologique du dispositif Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV and REDCap: two additional research and development schemes for high performance and sustainable goat farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 530 p., 2015, Proceedings of the 5th International Symposium for Farming Systems Design (FSD5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPHIGENIE -2- : Conséquences d'une transition alimentaire vers l'herbe sur le profil en acides gras du lait de chèvre et effet du phénotype de la caséine αS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’activité sexuelle sur la croissance des chèvres existe en 1ère ainsi qu'en 2ème saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPHIGENIE -1- : Validation d'une méthode d'analyse alternative pour la détermination du profil d'acides gras du lait de chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV: an experimental device to assess high-performance and sustainable goat breeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 2013, 64th Annual Meeting of EAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV : un dispositif expérimental pour concevoir et évaluer des systèmes d'élevage caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage - INRA, 2013, 20èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev: an experimental device to assess low input goat breeding systems, using local resources and complying with agro-environmental sustainability goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Goats (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain. 424 p., 2012, XI International Conference on goats. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a divergent selection based on somatic cell counts in Alpine dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 17, 440 p., 2011, Book of Abstracts of the 62nd Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines de la membrane du globule gras. Ou comment des protéines nous racontent la biologie de la cellule épithéliale mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Froissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journée de l'animation transversale" glande mammaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphas1-casein polymorphism and proteomics of the goat milk fat globule membrane: new insights into milk lipid droplet formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free quantitation of proteins involved in milk fat globule secretion from the mammary epithelial cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Spectrométrie de Masse &amp; Analyse Protéomique SMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d'une sélection pour la résistance aux mammites chez les caprins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. , 89 p., 2008, Journées Scientifiques, Département de Génétique Animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité sexuelle des chèvres alpines et créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. , 89 p., 2008, Journées Scientifiques, Département de Génétique Animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual seasonality of Alpine and Creole goats maintained without reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 13, 2007, Book of abstracts of the 58th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du fourrage sur la qualité nutritionnelle du lait de chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kocken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : concevoir des systèmes d'élevages caprins laitiers durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLAN DE GESTION DE DONNÉES DE L'UNITÉ EXPÉRIMENTALE FOURRAGES RUMINANTS ENVIRONNEMENT DE LUSIGNAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE FERLUS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état des connaissances sur le pâturage des chèvres laitières en Centre Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour améliorer l’autonomie des systèmes d’élevages caprins du Grand Ouest et produire des fromages sous signes de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2016, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLECHE : Fromages et laits issus d’élevages de chèvres conduits à l’herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2016, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues CAILLAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage feeding practices in goat farming: developing strategies for labor efficiency and animal performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39 (1), pp.9458. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre de distribution de deux fourrages chez la chèvre : effets sur l’ingestion, la production et le comportement alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence de distribution des fourrages chez la chèvre laitière : effets sur l’ingestion, la production et le comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la composition chimique du fourrage ingéré par des chèvres laitières selon sa nature et le taux de refus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes fourragers caprins de Nouvelle-Aquitaine et Pays de la Loire au changement climatique : quels leviers d’action pour quelles performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing fodder species rich in bioactive secondary metabolites in small ruminants: health, zootechnical, economic and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art13-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of French dairy ruminant farms to the production of food for human consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art09-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage d'espèces fourragères riches en métabolites secondaires bioactifs chez les petits ruminants : intérêts sanitaires, zootechniques, économiques, environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.229-242. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prairies multi-espèces composées collectivement pour les éleveurs de chèvres de l’Ouest de la France : synthèse de 8 années d’essais en fermes commerciales, en lycée agricole et en station expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26ème Rencontres Recherches Ruminants, 36 (1), pp.7491. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of production conditions on goat milk vitamin, carotenoid contents and colour indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laverroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.100683. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la contribution des élevages de ruminants laitiers français à la production de denrées alimentaires consommables par l’être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémis Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.132-146. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Flèche -L'herbe : un atout pour les élevages caprins du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.231-245. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared spectrometry to evaluate the feed value of forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Trupin-Maudemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost, J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 247, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité des chèvres laitières à pâturer des prairies temporaires multiespèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.1.4694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPHERB – Faciliter les transitions des systèmes d'alimentation caprins vers des systèmes plus herbagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.67-80. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j8y3-3t54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on milk somatic cell count in goats improves udder health and milk quality with no effect on nematode resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.5242-5253. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake, milk yield and grazing behaviour of strip-grazing Alpine dairy goats in response to daily pasture allowance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.2492-2500. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake, milk production and grazing behaviour responses of strip-grazing dairy goats to daily access time to pasture and to dehydrated lucerne supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 229, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité dans la filière Petits Ruminants : une source de résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.171-191. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/LB7VKP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations de phénotypage des animaux à l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Barrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerbValo, une méthode pour estimer dans chaque parcelle la quantité d’herbe valorisée par les ruminants au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 229, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d'autonomie protéique dans les élevages caprins grâce à la prairie multi-espèces : expérience du REDCap en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les systèmes caprins : quelles espèces pour quelles valorisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La journée technique Cap'Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLECHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : l'histoire du passage vers des systèmes plus autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of fatty acid profiles in cow, ewe, and goat milk by mid-infrared spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrand-Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.17 - 35. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sélection sur la concentration de cellules somatiques du lait est possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev et REDCap : deux dispositifs complémentaires de Recherche et Développement pour des élevages caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 212, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the goat mammary gland to infection with Staphylococcus Aureus revealed by gene expression profiling in milk somatic and white blood cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cremonesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Capoferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello del Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Strozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat alphas1-casein genotype affects milk fat globule physicochemical properties and the composition of the milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (11), pp.6215-6229. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetic algorithm on mid-infrared spectrometric data: application to estimate the fatty acids profile of goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i20705948v4n2p245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major proteins of the goat milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (3), pp.868-876. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of seven haplotypes of the caprine PrP gene at codons 127, 142, 154, 211, 222 and 240 in French Alpine and Saanen breeds and their association with classical scrapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (march), pp.769-776. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.006114-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of indoor forage feeding strategies on utilization in dairy goats: a collaborative effort between research and practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité des systèmes d'élevages caprins : Sustainability evaluation of goat dairy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDCap : dix années de travail collectif pour crédibiliser et accompagner les élevages caprins plus herbagers et agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonneau-Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes d'élevages caprins agroécologiques : retours de 10 ans de l'expérimentation-système Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.145-149, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des modalités de distribution des fourrages sur leur valorisation chez la chèvre laitière : une approche combinée entre acteurs du terrain et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of innovative and precision tools in research stations with small ruminants: the INRAE case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Llach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing with dairy goats to design sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heat peaks in France on the performances of dairy goats housed in an insulated roof shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.654, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.219-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats’ preferences for four types of brushes and impact on their welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.569-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brosses : objets d'enrichissement du milieu chez les chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International Caprin Capr'Inov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing according to the kidding period to improve the sustainability of dairy goat farms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of the FAO-CIHEAM Network for Research and Development in Sheep and Goats (Subnetworks on Nutrition and Production Systems) and the FAO-CIHEAM Subnetwork on Mediterranean Forage Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale d’Agriculture de Meknès (ENA); Mediterranean Agronomic Institute of Zaragoza/International Centre of Advanced Mediterranean Agronomic Studies (CIHEAM-Zaragoza), Oct 2019, Meknes, Morocco. 708 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins laitiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency in Alpine and Saanen lactating goats consuming a barn-dried hay obtained in a sustainable goat farming system (Patuchev)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint meeting of the FAO-CIHEAM Networks on Sheep and Goats (Subnetworks on Nutrition and Production Systems) and on Mediterranean Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknès, Morocco. pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDCap, an inter-profession cooperation to improve and promote sown grasslands for sustainable dairy goat systems in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Donier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats technico- économiques. Expé-système INRA Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Gènes Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisme Entreprise de Sélection Caprin Multiracial (CAPGENES). FRA., Mar 2019, Saint-Just-Malmont, France. 29 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des Productions Animales - Space 2019 - Les mutations du travail dans les grands troupeaux laitiers : comment mieux accompagner les éleveurs et futurs éleveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le pâturage des chèvres et gérer le parasitisme gastro-intestinal. Retours de l’expérimentation-systeme Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation France Conseil Elevage Isère Drôme Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Conseil Elevage (FCEL). FRA., Mar 2019, Empurany, France. 91 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pâturage ou des pâturages pour les chèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique REDCap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'expérimentation et de développement caprin (REDCap). Mignaloux-Beauvoir, FRA., Apr 2017, La Rochebeaucourt-et-Argentine, France. 24 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts des systèmes caprins laitiers basés sur la valorisation des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'INRA au SPACE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les systèmes caprins : quelles espèces pour quelles valorisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2016, Paris, France. 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing in a dairy goat farm to design sustainable production systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : conception de systèmes d’élevages caprins durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers des systèmes valorisant les prairies cultivées : cas du dispositif Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Caprinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition alimentaire au pâturage des chèvres laitières, incidence de la mise à l’herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding self-sufficiency levels in dairy cow and goat farms in Western France: current situation and ways of improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2016, Trondheim, Norway. 898 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic cell counts as a selection criterion for goat mastitis resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Cremoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IDF international mastitis conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la génétique sur la santé de la mamelle et le débit de traite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Crémoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée UMT SPR – OMACAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 30 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat milk fatty acids: consequences of a transition from dry to grass based diet according to the αs1 casein phenotype, the IPHIGENIE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Sheep, Goat and other non-Cow Milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Dairy Federation (IDF). BEL., Mar 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un collier accéléromètre pour la détection automatisée des chaleurs induites par traitement hormonal chez des chèvres Alpines désaisonnées et en bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage des chèvres : un peu beaucoup, passionnément...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Cap'Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Fourrages Environnement Ruminants Lusignan (1373).; Institut de l'Elevage (IDELE). Mignaloux-Beauvoir, FRA.; Bureau Régional Interprofessionnel du Lait de Chèvre de Charentes-Poitou et des Pays de la Loire (BRILAC). Mignaloux-Beauvoir, FRA., Sep 2015, Lusignan, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV, premiers résultats du passage à des systèmes plus autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bruteneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Techniques Caprines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Mar 2015, Saint-Jean-de-Sixt, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai en fermes d'association d'espèces prairiales pour favoriser l'autonomie alimentaire des élevages caprins en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV : utilisation de la prairie multi-espèces pour concevoir des systèmes d'élevages caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2014, Versailles, France. 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk recording of dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Taïwan Livestock Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une supplémentation énergétique sur la réponse de chèvres alpines à l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d'une sélection sur la concentration en cellules somatiques du lait de chèvre sur la transformation de type lactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Augerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Petrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2012, Paris, France. pp.421 - 421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a divergent selection based on somatic cell counts in Alpine dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel R. Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Asociation (IGA). Little Rock.; Universidad de las Palmas de Gran Canaria. Las Palmas, ESP.; Ministerio de Agricultura Alimentacion y Medio Ambiente. Gobierno.; Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA). Madrid, ESP., Sep 2012, Gran Canaria, Spain. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on Milk Fat Globule Membrane Proteins from Goat Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association &amp; American Society of Animal Science Joint Annual Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à une sélection divergente sur la concentration de cellules somatiques du lait chez la chèvre Alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on milk fat globule membrane proteins from goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Joint Annual Meeting of the American Dairy Science Association (ADSA) and the American Society of Animal Science (ASAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, Louisiane, United States. pp.713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la saisonnalité de chèvres de race Alpine et Créole maintenues hors reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetic algorithm on mid-infrared spectrometric data : Application to estimate the fatty acid profile of goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Européennes Agro-Industrie et Méthodes Statistiques, AGROSTAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cinétique d'émission du lait et l'anatomie de la mamelle sont associées à la résistance aux mammites : Résultats d'une sélection divergente de brebis sur les comptages de cellules somatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Aurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Menras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of the I141R154R211K222S240 PrP allele against classical scrapie in French Alpine and Saanen goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine S. Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globule gras chez la chèvre : un modèle pour l'étude de la sécrétion de la matière grasse laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de la fraction protéique de la membrane du globule gras et résistance aux mammites chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d'une sélection pour la résistance aux mammites chez les caprins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremblante caprine : polymorphismes du gène PRNP de l'hôte et résistance à l'infection en races Alpine et Saanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. 452 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alphaS1-casein polymorphism and protein composition of the goat milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique SFEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insémination dans les filières ovines et caprines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polymorphisme au locus CSN1S1 chez la chèvre : Impact sur la composition de la fraction protéique de la membrane du globule gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremblante caprine : polymorphisme du gène PrP de l'hôte et résistance à l'infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perrin-Chauvineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réponse à une infection expérimentale par un parasite gastro-intestinal chez des chèvres de race Alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequencies of PrP gene genotypes in 6 french goat flocks and associations with susceptibility to natural scrapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chauvineau-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition progressive vers une reproduction par insémination sur effet bouc sans utilisation d'hormones exogènes dans un élevage caprin expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Brassenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.140, 27èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pics de chaleur sur les performances des chèvres laitières élevées dans un bâtiment une toiture isolée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.246, 27èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new equation based on MIR spectra to predict lipolysis in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Oudotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ICAR/Interbull Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toledo, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure automatique et continue de la durée et de la fréquence d’utilisation de quatre modèles de brosse par des chèvres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. pp.578, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainfoin grazing by dairy goats to manage gastro-intestinal parasitism and improve milk performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.539-541, 2022, Grassland at the heart of circular and sustainable food systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy goats grazing plantain: milk performance and consequences on gastro-intestinal parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Locher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.542-544, 2022, Grassland at the heart of circular and sustainable food systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy goat performances fed whole or processed cereal-legume meslin in a based ventilated hay ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Wageningen Academic Publishers, Book of abstracts, 28, pp.253, 2022, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multi-species grasslands in low input dairy goat farming systems: multiple services and benefits, limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of milk goat composition according to feeding systems in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of grass-based diets on the qualities of milk and goat cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des rations à base de foin séché en grange par les chèvres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, pp.171, 2018, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-individuelle de l’ingestion d’herbe par des chèvres laitières au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev. Vers des systèmes d'élevages caprins durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Cap'Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lusignan, France. 11 posters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerbValo, une méthode pour estimer dans chaque parcelle la quantité d'herbe valorisée par les ruminants au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française pour la Production Fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. , 2017, Le pâturage au coeur des systèmes d'élevage de demain : actes des journées de l'AFPF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of multispecies pastures for sustainable dairy goat production systems in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Symposium of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d'autonomie protéique dans les élevages caprins grâce à la prairie multi-espèces : expérience du REDCap en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 247 p., 2016, Les légumineuses fourragères et prairiales : Quoi de neuf ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compost caprin : une matière organique d'élevage au potentiel fertilisant à ne pas négliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mélanges céréales-protéagineux grains : une opportunité pour développer l’autonomie alimentaire et protéique des élevages caprins de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 9 diapos, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes d’élevages caprins laitiers durables : transition agro-écologique du dispositif Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV and REDCap: two additional research and development schemes for high performance and sustainable goat farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 530 p., 2015, Proceedings of the 5th International Symposium for Farming Systems Design (FSD5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPHIGENIE -2- : Conséquences d'une transition alimentaire vers l'herbe sur le profil en acides gras du lait de chèvre et effet du phénotype de la caséine αS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’activité sexuelle sur la croissance des chèvres existe en 1ère ainsi qu'en 2ème saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPHIGENIE -1- : Validation d'une méthode d'analyse alternative pour la détermination du profil d'acides gras du lait de chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV: an experimental device to assess high-performance and sustainable goat breeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 2013, 64th Annual Meeting of EAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV : un dispositif expérimental pour concevoir et évaluer des systèmes d'élevage caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage - INRA, 2013, 20èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev: an experimental device to assess low input goat breeding systems, using local resources and complying with agro-environmental sustainability goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Goats (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain. 424 p., 2012, XI International Conference on goats. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a divergent selection based on somatic cell counts in Alpine dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 17, 440 p., 2011, Book of Abstracts of the 62nd Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines de la membrane du globule gras. Ou comment des protéines nous racontent la biologie de la cellule épithéliale mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Froissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journée de l'animation transversale" glande mammaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free quantitation of proteins involved in milk fat globule secretion from the mammary epithelial cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Spectrométrie de Masse &amp; Analyse Protéomique SMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphas1-casein polymorphism and proteomics of the goat milk fat globule membrane: new insights into milk lipid droplet formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d'une sélection pour la résistance aux mammites chez les caprins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. , 89 p., 2008, Journées Scientifiques, Département de Génétique Animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité sexuelle des chèvres alpines et créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. , 89 p., 2008, Journées Scientifiques, Département de Génétique Animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual seasonality of Alpine and Creole goats maintained without reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 13, 2007, Book of abstracts of the 58th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du fourrage sur la qualité nutritionnelle du lait de chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kocken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : concevoir des systèmes d'élevages caprins laitiers durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLAN DE GESTION DE DONNÉES DE L'UNITÉ EXPÉRIMENTALE FOURRAGES RUMINANTS ENVIRONNEMENT DE LUSIGNAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE FERLUS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état des connaissances sur le pâturage des chèvres laitières en Centre Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour améliorer l’autonomie des systèmes d’élevages caprins du Grand Ouest et produire des fromages sous signes de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2016, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLECHE : Fromages et laits issus d’élevages de chèvres conduits à l’herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2016, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecarme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Couvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art09-GB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art13-GB" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constancis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7491" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mis Jost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art20" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trupin-Maudemain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost, J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Charpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4694" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fan&#231;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j8y3-3t54" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623444v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15664" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000703" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154631v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/LB7VKP" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brochier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand-Calmels" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6648" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonnes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cremonesi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Capoferri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pisoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello del Corvo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Strozzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-540" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5233" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Huquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p245" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2638" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.006114-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fanca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonneau-Wimmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bossis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castellan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Llach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Breton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Bruneteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386916v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lambert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sales" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211933v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253042v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Verdier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Donier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733637v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743996v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739269v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793475v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739428v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581615v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brocard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740319v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594751v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M&#252;ller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruteneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738614v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738510v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802152v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745944v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000835v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Augerat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Petrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Leroux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R. Rupp" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Gu&#233;ry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Martin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935992v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Truchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747954v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Cebo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748766v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755355v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758207v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pailler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Menras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755301v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193558v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193575v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753816v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755106v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755028v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amigues" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193482v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756076v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrin-Chauvineau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. P&#233;ry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chauvineau-Perrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025017v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brassenx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Launay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024964v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178538v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Meurisse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oudotte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744544v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927210v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschrevel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744549v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Locher" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734842v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04932154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734567v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788991v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clochet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788780v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594662v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737829v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607124v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Soulard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bessonnet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Boutin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581533v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607866v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605390v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259733v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259101v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clochet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4164" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739583v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4087" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594967v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3880" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744588v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745032v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577501v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746477v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guery" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815501v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815016v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755877v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758142v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755928v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/24448.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945427v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kocken" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789580v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607823v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235230v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791730v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paraud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Freund" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Combourieu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604897v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecarme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Couvet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art13-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art09-GB" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art15" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constancis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7491" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100683" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mis Jost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trupin-Maudemain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost, J" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4694" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fan&#231;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j8y3-3t54" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15664" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000703" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/LB7VKP" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brochier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand-Calmels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6648" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642124v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647304v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cremonesi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Capoferri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pisoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello del Corvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Strozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-540" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5233" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642047v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Huquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p245" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2638" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.006114-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bossis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castellan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonneau-Wimmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12)" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109302v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fanca" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Llach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Breton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Bruneteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sales" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734849v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Donier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Verdier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789562v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607637v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733637v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739269v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793475v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brocard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603676v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594751v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M&#252;ller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruteneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738510v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745944v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000835v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Augerat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Petrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Leroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000859v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R. Rupp" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Gu&#233;ry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Truchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747954v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001137v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Cebo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748766v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758207v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pailler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Menras" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755301v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193558v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193575v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755106v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755028v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amigues" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753816v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193482v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756076v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrin-Chauvineau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754097v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. P&#233;ry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chauvineau-Perrin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025017v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brassenx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Launay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024964v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178538v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Meurisse" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oudotte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927210v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschrevel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744544v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744549v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Locher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734842v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04932154v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788991v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clochet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736235v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788780v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594662v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581533v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607866v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607124v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Soulard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bessonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Boutin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605390v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259733v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259101v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clochet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4164" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739583v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4087" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594967v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3880" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744588v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745032v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577501v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guery" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815016v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815501v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755877v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758142v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755928v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/24448.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945427v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kocken" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789580v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607823v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235230v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791730v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paraud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Freund" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Combourieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604896v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604897v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>