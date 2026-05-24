--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues CAILLAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage feeding practices in goat farming: developing strategies for labor efficiency and animal performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39 (1), pp.9458. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre de distribution de deux fourrages chez la chèvre : effets sur l’ingestion, la production et le comportement alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence de distribution des fourrages chez la chèvre laitière : effets sur l’ingestion, la production et le comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la composition chimique du fourrage ingéré par des chèvres laitières selon sa nature et le taux de refus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes fourragers caprins de Nouvelle-Aquitaine et Pays de la Loire au changement climatique : quels leviers d’action pour quelles performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing fodder species rich in bioactive secondary metabolites in small ruminants: health, zootechnical, economic and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art13-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of French dairy ruminant farms to the production of food for human consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art09-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage d'espèces fourragères riches en métabolites secondaires bioactifs chez les petits ruminants : intérêts sanitaires, zootechniques, économiques, environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.229-242. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prairies multi-espèces composées collectivement pour les éleveurs de chèvres de l’Ouest de la France : synthèse de 8 années d’essais en fermes commerciales, en lycée agricole et en station expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26ème Rencontres Recherches Ruminants, 36 (1), pp.7491. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of production conditions on goat milk vitamin, carotenoid contents and colour indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laverroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.100683. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la contribution des élevages de ruminants laitiers français à la production de denrées alimentaires consommables par l’être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémis Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.132-146. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Flèche -L'herbe : un atout pour les élevages caprins du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.231-245. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared spectrometry to evaluate the feed value of forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Trupin-Maudemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost, J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 247, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité des chèvres laitières à pâturer des prairies temporaires multiespèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.1.4694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPHERB – Faciliter les transitions des systèmes d'alimentation caprins vers des systèmes plus herbagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.67-80. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j8y3-3t54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on milk somatic cell count in goats improves udder health and milk quality with no effect on nematode resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.5242-5253. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake, milk yield and grazing behaviour of strip-grazing Alpine dairy goats in response to daily pasture allowance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.2492-2500. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake, milk production and grazing behaviour responses of strip-grazing dairy goats to daily access time to pasture and to dehydrated lucerne supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 229, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité dans la filière Petits Ruminants : une source de résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.171-191. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/LB7VKP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations de phénotypage des animaux à l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Barrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerbValo, une méthode pour estimer dans chaque parcelle la quantité d’herbe valorisée par les ruminants au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 229, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d'autonomie protéique dans les élevages caprins grâce à la prairie multi-espèces : expérience du REDCap en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les systèmes caprins : quelles espèces pour quelles valorisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La journée technique Cap'Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLECHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : l'histoire du passage vers des systèmes plus autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of fatty acid profiles in cow, ewe, and goat milk by mid-infrared spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrand-Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.17 - 35. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sélection sur la concentration de cellules somatiques du lait est possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev et REDCap : deux dispositifs complémentaires de Recherche et Développement pour des élevages caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 212, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the goat mammary gland to infection with Staphylococcus Aureus revealed by gene expression profiling in milk somatic and white blood cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cremonesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Capoferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello del Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Strozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat alphas1-casein genotype affects milk fat globule physicochemical properties and the composition of the milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (11), pp.6215-6229. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetic algorithm on mid-infrared spectrometric data: application to estimate the fatty acids profile of goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i20705948v4n2p245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major proteins of the goat milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (3), pp.868-876. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of seven haplotypes of the caprine PrP gene at codons 127, 142, 154, 211, 222 and 240 in French Alpine and Saanen breeds and their association with classical scrapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (march), pp.769-776. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.006114-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of indoor forage feeding strategies on utilization in dairy goats: a collaborative effort between research and practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité des systèmes d'élevages caprins : Sustainability evaluation of goat dairy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDCap : dix années de travail collectif pour crédibiliser et accompagner les élevages caprins plus herbagers et agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonneau-Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes d'élevages caprins agroécologiques : retours de 10 ans de l'expérimentation-système Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.145-149, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des modalités de distribution des fourrages sur leur valorisation chez la chèvre laitière : une approche combinée entre acteurs du terrain et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of innovative and precision tools in research stations with small ruminants: the INRAE case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Llach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing with dairy goats to design sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heat peaks in France on the performances of dairy goats housed in an insulated roof shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.654, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.219-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats’ preferences for four types of brushes and impact on their welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.569-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brosses : objets d'enrichissement du milieu chez les chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International Caprin Capr'Inov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing according to the kidding period to improve the sustainability of dairy goat farms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of the FAO-CIHEAM Network for Research and Development in Sheep and Goats (Subnetworks on Nutrition and Production Systems) and the FAO-CIHEAM Subnetwork on Mediterranean Forage Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale d’Agriculture de Meknès (ENA); Mediterranean Agronomic Institute of Zaragoza/International Centre of Advanced Mediterranean Agronomic Studies (CIHEAM-Zaragoza), Oct 2019, Meknes, Morocco. 708 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins laitiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency in Alpine and Saanen lactating goats consuming a barn-dried hay obtained in a sustainable goat farming system (Patuchev)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint meeting of the FAO-CIHEAM Networks on Sheep and Goats (Subnetworks on Nutrition and Production Systems) and on Mediterranean Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknès, Morocco. pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDCap, an inter-profession cooperation to improve and promote sown grasslands for sustainable dairy goat systems in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Donier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats technico- économiques. Expé-système INRA Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Gènes Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisme Entreprise de Sélection Caprin Multiracial (CAPGENES). FRA., Mar 2019, Saint-Just-Malmont, France. 29 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des Productions Animales - Space 2019 - Les mutations du travail dans les grands troupeaux laitiers : comment mieux accompagner les éleveurs et futurs éleveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le pâturage des chèvres et gérer le parasitisme gastro-intestinal. Retours de l’expérimentation-systeme Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation France Conseil Elevage Isère Drôme Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Conseil Elevage (FCEL). FRA., Mar 2019, Empurany, France. 91 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pâturage ou des pâturages pour les chèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique REDCap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'expérimentation et de développement caprin (REDCap). Mignaloux-Beauvoir, FRA., Apr 2017, La Rochebeaucourt-et-Argentine, France. 24 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts des systèmes caprins laitiers basés sur la valorisation des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'INRA au SPACE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les systèmes caprins : quelles espèces pour quelles valorisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2016, Paris, France. 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing in a dairy goat farm to design sustainable production systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : conception de systèmes d’élevages caprins durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers des systèmes valorisant les prairies cultivées : cas du dispositif Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Caprinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition alimentaire au pâturage des chèvres laitières, incidence de la mise à l’herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding self-sufficiency levels in dairy cow and goat farms in Western France: current situation and ways of improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2016, Trondheim, Norway. 898 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic cell counts as a selection criterion for goat mastitis resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Cremoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IDF international mastitis conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la génétique sur la santé de la mamelle et le débit de traite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Crémoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée UMT SPR – OMACAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 30 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat milk fatty acids: consequences of a transition from dry to grass based diet according to the αs1 casein phenotype, the IPHIGENIE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Sheep, Goat and other non-Cow Milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Dairy Federation (IDF). BEL., Mar 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un collier accéléromètre pour la détection automatisée des chaleurs induites par traitement hormonal chez des chèvres Alpines désaisonnées et en bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage des chèvres : un peu beaucoup, passionnément...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Cap'Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Fourrages Environnement Ruminants Lusignan (1373).; Institut de l'Elevage (IDELE). Mignaloux-Beauvoir, FRA.; Bureau Régional Interprofessionnel du Lait de Chèvre de Charentes-Poitou et des Pays de la Loire (BRILAC). Mignaloux-Beauvoir, FRA., Sep 2015, Lusignan, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV, premiers résultats du passage à des systèmes plus autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bruteneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Techniques Caprines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Mar 2015, Saint-Jean-de-Sixt, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai en fermes d'association d'espèces prairiales pour favoriser l'autonomie alimentaire des élevages caprins en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV : utilisation de la prairie multi-espèces pour concevoir des systèmes d'élevages caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2014, Versailles, France. 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk recording of dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Taïwan Livestock Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une supplémentation énergétique sur la réponse de chèvres alpines à l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d'une sélection sur la concentration en cellules somatiques du lait de chèvre sur la transformation de type lactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Augerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Petrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2012, Paris, France. pp.421 - 421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a divergent selection based on somatic cell counts in Alpine dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel R. Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Asociation (IGA). Little Rock.; Universidad de las Palmas de Gran Canaria. Las Palmas, ESP.; Ministerio de Agricultura Alimentacion y Medio Ambiente. Gobierno.; Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA). Madrid, ESP., Sep 2012, Gran Canaria, Spain. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on Milk Fat Globule Membrane Proteins from Goat Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association &amp; American Society of Animal Science Joint Annual Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à une sélection divergente sur la concentration de cellules somatiques du lait chez la chèvre Alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on milk fat globule membrane proteins from goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Joint Annual Meeting of the American Dairy Science Association (ADSA) and the American Society of Animal Science (ASAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, Louisiane, United States. pp.713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la saisonnalité de chèvres de race Alpine et Créole maintenues hors reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetic algorithm on mid-infrared spectrometric data : Application to estimate the fatty acid profile of goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Européennes Agro-Industrie et Méthodes Statistiques, AGROSTAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cinétique d'émission du lait et l'anatomie de la mamelle sont associées à la résistance aux mammites : Résultats d'une sélection divergente de brebis sur les comptages de cellules somatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Aurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Menras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of the I141R154R211K222S240 PrP allele against classical scrapie in French Alpine and Saanen goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine S. Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globule gras chez la chèvre : un modèle pour l'étude de la sécrétion de la matière grasse laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de la fraction protéique de la membrane du globule gras et résistance aux mammites chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d'une sélection pour la résistance aux mammites chez les caprins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremblante caprine : polymorphismes du gène PRNP de l'hôte et résistance à l'infection en races Alpine et Saanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. 452 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alphaS1-casein polymorphism and protein composition of the goat milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique SFEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insémination dans les filières ovines et caprines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polymorphisme au locus CSN1S1 chez la chèvre : Impact sur la composition de la fraction protéique de la membrane du globule gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremblante caprine : polymorphisme du gène PrP de l'hôte et résistance à l'infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perrin-Chauvineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réponse à une infection expérimentale par un parasite gastro-intestinal chez des chèvres de race Alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequencies of PrP gene genotypes in 6 french goat flocks and associations with susceptibility to natural scrapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chauvineau-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition progressive vers une reproduction par insémination sur effet bouc sans utilisation d'hormones exogènes dans un élevage caprin expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Brassenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.140, 27èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pics de chaleur sur les performances des chèvres laitières élevées dans un bâtiment une toiture isolée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.246, 27èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new equation based on MIR spectra to predict lipolysis in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Oudotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ICAR/Interbull Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toledo, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure automatique et continue de la durée et de la fréquence d’utilisation de quatre modèles de brosse par des chèvres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. pp.578, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainfoin grazing by dairy goats to manage gastro-intestinal parasitism and improve milk performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.539-541, 2022, Grassland at the heart of circular and sustainable food systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy goats grazing plantain: milk performance and consequences on gastro-intestinal parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Locher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.542-544, 2022, Grassland at the heart of circular and sustainable food systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy goat performances fed whole or processed cereal-legume meslin in a based ventilated hay ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Wageningen Academic Publishers, Book of abstracts, 28, pp.253, 2022, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multi-species grasslands in low input dairy goat farming systems: multiple services and benefits, limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of milk goat composition according to feeding systems in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of grass-based diets on the qualities of milk and goat cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des rations à base de foin séché en grange par les chèvres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, pp.171, 2018, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-individuelle de l’ingestion d’herbe par des chèvres laitières au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev. Vers des systèmes d'élevages caprins durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Cap'Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lusignan, France. 11 posters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerbValo, une méthode pour estimer dans chaque parcelle la quantité d'herbe valorisée par les ruminants au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française pour la Production Fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. , 2017, Le pâturage au coeur des systèmes d'élevage de demain : actes des journées de l'AFPF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of multispecies pastures for sustainable dairy goat production systems in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Symposium of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d'autonomie protéique dans les élevages caprins grâce à la prairie multi-espèces : expérience du REDCap en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 247 p., 2016, Les légumineuses fourragères et prairiales : Quoi de neuf ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compost caprin : une matière organique d'élevage au potentiel fertilisant à ne pas négliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mélanges céréales-protéagineux grains : une opportunité pour développer l’autonomie alimentaire et protéique des élevages caprins de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 9 diapos, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes d’élevages caprins laitiers durables : transition agro-écologique du dispositif Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV and REDCap: two additional research and development schemes for high performance and sustainable goat farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 530 p., 2015, Proceedings of the 5th International Symposium for Farming Systems Design (FSD5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPHIGENIE -2- : Conséquences d'une transition alimentaire vers l'herbe sur le profil en acides gras du lait de chèvre et effet du phénotype de la caséine αS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’activité sexuelle sur la croissance des chèvres existe en 1ère ainsi qu'en 2ème saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPHIGENIE -1- : Validation d'une méthode d'analyse alternative pour la détermination du profil d'acides gras du lait de chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV: an experimental device to assess high-performance and sustainable goat breeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 2013, 64th Annual Meeting of EAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV : un dispositif expérimental pour concevoir et évaluer des systèmes d'élevage caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage - INRA, 2013, 20èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev: an experimental device to assess low input goat breeding systems, using local resources and complying with agro-environmental sustainability goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Goats (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain. 424 p., 2012, XI International Conference on goats. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a divergent selection based on somatic cell counts in Alpine dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 17, 440 p., 2011, Book of Abstracts of the 62nd Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines de la membrane du globule gras. Ou comment des protéines nous racontent la biologie de la cellule épithéliale mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Froissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journée de l'animation transversale" glande mammaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free quantitation of proteins involved in milk fat globule secretion from the mammary epithelial cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Spectrométrie de Masse &amp; Analyse Protéomique SMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphas1-casein polymorphism and proteomics of the goat milk fat globule membrane: new insights into milk lipid droplet formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d'une sélection pour la résistance aux mammites chez les caprins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. , 89 p., 2008, Journées Scientifiques, Département de Génétique Animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité sexuelle des chèvres alpines et créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. , 89 p., 2008, Journées Scientifiques, Département de Génétique Animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual seasonality of Alpine and Creole goats maintained without reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 13, 2007, Book of abstracts of the 58th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du fourrage sur la qualité nutritionnelle du lait de chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kocken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : concevoir des systèmes d'élevages caprins laitiers durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLAN DE GESTION DE DONNÉES DE L'UNITÉ EXPÉRIMENTALE FOURRAGES RUMINANTS ENVIRONNEMENT DE LUSIGNAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE FERLUS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état des connaissances sur le pâturage des chèvres laitières en Centre Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour améliorer l’autonomie des systèmes d’élevages caprins du Grand Ouest et produire des fromages sous signes de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2016, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLECHE : Fromages et laits issus d’élevages de chèvres conduits à l’herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2016, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues CAILLAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage feeding practices in goat farming: developing strategies for labor efficiency and animal performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39 (1), pp.9458. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre de distribution de deux fourrages chez la chèvre : effets sur l’ingestion, la production et le comportement alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence de distribution des fourrages chez la chèvre laitière : effets sur l’ingestion, la production et le comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la composition chimique du fourrage ingéré par des chèvres laitières selon sa nature et le taux de refus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage d'espèces fourragères riches en métabolites secondaires bioactifs chez les petits ruminants : intérêts sanitaires, zootechniques, économiques, environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.229-242. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes fourragers caprins de Nouvelle-Aquitaine et Pays de la Loire au changement climatique : quels leviers d’action pour quelles performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of French dairy ruminant farms to the production of food for human consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art09-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing fodder species rich in bioactive secondary metabolites in small ruminants: health, zootechnical, economic and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art13-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prairies multi-espèces composées collectivement pour les éleveurs de chèvres de l’Ouest de la France : synthèse de 8 années d’essais en fermes commerciales, en lycée agricole et en station expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26ème Rencontres Recherches Ruminants, 36 (1), pp.7491. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of production conditions on goat milk vitamin, carotenoid contents and colour indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laverroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.100683. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la contribution des élevages de ruminants laitiers français à la production de denrées alimentaires consommables par l’être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémis Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.132-146. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Flèche -L'herbe : un atout pour les élevages caprins du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.231-245. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité des chèvres laitières à pâturer des prairies temporaires multiespèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.1.4694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPHERB – Faciliter les transitions des systèmes d'alimentation caprins vers des systèmes plus herbagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.67-80. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j8y3-3t54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared spectrometry to evaluate the feed value of forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Trupin-Maudemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost, J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 247, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake, milk yield and grazing behaviour of strip-grazing Alpine dairy goats in response to daily pasture allowance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.2492-2500. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake, milk production and grazing behaviour responses of strip-grazing dairy goats to daily access time to pasture and to dehydrated lucerne supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 229, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on milk somatic cell count in goats improves udder health and milk quality with no effect on nematode resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.5242-5253. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité dans la filière Petits Ruminants : une source de résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.171-191. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/LB7VKP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations de phénotypage des animaux à l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Barrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d'autonomie protéique dans les élevages caprins grâce à la prairie multi-espèces : expérience du REDCap en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerbValo, une méthode pour estimer dans chaque parcelle la quantité d’herbe valorisée par les ruminants au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 229, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les systèmes caprins : quelles espèces pour quelles valorisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La journée technique Cap'Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLECHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : l'histoire du passage vers des systèmes plus autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of fatty acid profiles in cow, ewe, and goat milk by mid-infrared spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrand-Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.17 - 35. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sélection sur la concentration de cellules somatiques du lait est possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev et REDCap : deux dispositifs complémentaires de Recherche et Développement pour des élevages caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 212, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the goat mammary gland to infection with Staphylococcus Aureus revealed by gene expression profiling in milk somatic and white blood cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cremonesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Capoferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello del Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Strozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat alphas1-casein genotype affects milk fat globule physicochemical properties and the composition of the milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (11), pp.6215-6229. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetic algorithm on mid-infrared spectrometric data: application to estimate the fatty acids profile of goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i20705948v4n2p245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major proteins of the goat milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (3), pp.868-876. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of seven haplotypes of the caprine PrP gene at codons 127, 142, 154, 211, 222 and 240 in French Alpine and Saanen breeds and their association with classical scrapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (march), pp.769-776. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.006114-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of indoor forage feeding strategies on utilization in dairy goats: a collaborative effort between research and practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes d'élevages caprins agroécologiques : retours de 10 ans de l'expérimentation-système Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.145-149, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des modalités de distribution des fourrages sur leur valorisation chez la chèvre laitière : une approche combinée entre acteurs du terrain et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité des systèmes d'élevages caprins : Sustainability evaluation of goat dairy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDCap : dix années de travail collectif pour crédibiliser et accompagner les élevages caprins plus herbagers et agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonneau-Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of innovative and precision tools in research stations with small ruminants: the INRAE case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Llach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing with dairy goats to design sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heat peaks in France on the performances of dairy goats housed in an insulated roof shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.654, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.219-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats’ preferences for four types of brushes and impact on their welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.569-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brosses : objets d'enrichissement du milieu chez les chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International Caprin Capr'Inov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing according to the kidding period to improve the sustainability of dairy goat farms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of the FAO-CIHEAM Network for Research and Development in Sheep and Goats (Subnetworks on Nutrition and Production Systems) and the FAO-CIHEAM Subnetwork on Mediterranean Forage Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale d’Agriculture de Meknès (ENA); Mediterranean Agronomic Institute of Zaragoza/International Centre of Advanced Mediterranean Agronomic Studies (CIHEAM-Zaragoza), Oct 2019, Meknes, Morocco. 708 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins laitiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDCap, an inter-profession cooperation to improve and promote sown grasslands for sustainable dairy goat systems in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Donier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats technico- économiques. Expé-système INRA Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Gènes Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisme Entreprise de Sélection Caprin Multiracial (CAPGENES). FRA., Mar 2019, Saint-Just-Malmont, France. 29 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des Productions Animales - Space 2019 - Les mutations du travail dans les grands troupeaux laitiers : comment mieux accompagner les éleveurs et futurs éleveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le pâturage des chèvres et gérer le parasitisme gastro-intestinal. Retours de l’expérimentation-systeme Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation France Conseil Elevage Isère Drôme Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Conseil Elevage (FCEL). FRA., Mar 2019, Empurany, France. 91 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency in Alpine and Saanen lactating goats consuming a barn-dried hay obtained in a sustainable goat farming system (Patuchev)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint meeting of the FAO-CIHEAM Networks on Sheep and Goats (Subnetworks on Nutrition and Production Systems) and on Mediterranean Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknès, Morocco. pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pâturage ou des pâturages pour les chèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique REDCap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'expérimentation et de développement caprin (REDCap). Mignaloux-Beauvoir, FRA., Apr 2017, La Rochebeaucourt-et-Argentine, France. 24 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts des systèmes caprins laitiers basés sur la valorisation des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'INRA au SPACE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : conception de systèmes d’élevages caprins durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers des systèmes valorisant les prairies cultivées : cas du dispositif Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Caprinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition alimentaire au pâturage des chèvres laitières, incidence de la mise à l’herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding self-sufficiency levels in dairy cow and goat farms in Western France: current situation and ways of improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2016, Trondheim, Norway. 898 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of grazing in a dairy goat farm to design sustainable production systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la génétique sur la santé de la mamelle et le débit de traite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Crémoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée UMT SPR – OMACAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 30 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic cell counts as a selection criterion for goat mastitis resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Cremoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IDF international mastitis conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les systèmes caprins : quelles espèces pour quelles valorisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2016, Paris, France. 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un collier accéléromètre pour la détection automatisée des chaleurs induites par traitement hormonal chez des chèvres Alpines désaisonnées et en bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat milk fatty acids: consequences of a transition from dry to grass based diet according to the αs1 casein phenotype, the IPHIGENIE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Sheep, Goat and other non-Cow Milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Dairy Federation (IDF). BEL., Mar 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage des chèvres : un peu beaucoup, passionnément...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Cap'Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Fourrages Environnement Ruminants Lusignan (1373).; Institut de l'Elevage (IDELE). Mignaloux-Beauvoir, FRA.; Bureau Régional Interprofessionnel du Lait de Chèvre de Charentes-Poitou et des Pays de la Loire (BRILAC). Mignaloux-Beauvoir, FRA., Sep 2015, Lusignan, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV, premiers résultats du passage à des systèmes plus autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bruteneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Techniques Caprines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Mar 2015, Saint-Jean-de-Sixt, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai en fermes d'association d'espèces prairiales pour favoriser l'autonomie alimentaire des élevages caprins en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV : utilisation de la prairie multi-espèces pour concevoir des systèmes d'élevages caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2014, Versailles, France. 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk recording of dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Taïwan Livestock Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une supplémentation énergétique sur la réponse de chèvres alpines à l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a divergent selection based on somatic cell counts in Alpine dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel R. Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Asociation (IGA). Little Rock.; Universidad de las Palmas de Gran Canaria. Las Palmas, ESP.; Ministerio de Agricultura Alimentacion y Medio Ambiente. Gobierno.; Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA). Madrid, ESP., Sep 2012, Gran Canaria, Spain. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d'une sélection sur la concentration en cellules somatiques du lait de chèvre sur la transformation de type lactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Augerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Petrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2012, Paris, France. pp.421 - 421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on Milk Fat Globule Membrane Proteins from Goat Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association &amp; American Society of Animal Science Joint Annual Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à une sélection divergente sur la concentration de cellules somatiques du lait chez la chèvre Alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on milk fat globule membrane proteins from goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Joint Annual Meeting of the American Dairy Science Association (ADSA) and the American Society of Animal Science (ASAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, Louisiane, United States. pp.713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la saisonnalité de chèvres de race Alpine et Créole maintenues hors reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cinétique d'émission du lait et l'anatomie de la mamelle sont associées à la résistance aux mammites : Résultats d'une sélection divergente de brebis sur les comptages de cellules somatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Aurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Menras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of the I141R154R211K222S240 PrP allele against classical scrapie in French Alpine and Saanen goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine S. Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetic algorithm on mid-infrared spectrometric data : Application to estimate the fatty acid profile of goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Européennes Agro-Industrie et Méthodes Statistiques, AGROSTAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de la fraction protéique de la membrane du globule gras et résistance aux mammites chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globule gras chez la chèvre : un modèle pour l'étude de la sécrétion de la matière grasse laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alphaS1-casein polymorphism and protein composition of the goat milk fat globule membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique SFEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d'une sélection pour la résistance aux mammites chez les caprins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremblante caprine : polymorphismes du gène PRNP de l'hôte et résistance à l'infection en races Alpine et Saanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. 452 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polymorphisme au locus CSN1S1 chez la chèvre : Impact sur la composition de la fraction protéique de la membrane du globule gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insémination dans les filières ovines et caprines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremblante caprine : polymorphisme du gène PrP de l'hôte et résistance à l'infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perrin-Chauvineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réponse à une infection expérimentale par un parasite gastro-intestinal chez des chèvres de race Alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequencies of PrP gene genotypes in 6 french goat flocks and associations with susceptibility to natural scrapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chauvineau-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pics de chaleur sur les performances des chèvres laitières élevées dans un bâtiment une toiture isolée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.246, 27èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition progressive vers une reproduction par insémination sur effet bouc sans utilisation d'hormones exogènes dans un élevage caprin expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Brassenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.140, 27èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new equation based on MIR spectra to predict lipolysis in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Oudotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ICAR/Interbull Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toledo, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainfoin grazing by dairy goats to manage gastro-intestinal parasitism and improve milk performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.539-541, 2022, Grassland at the heart of circular and sustainable food systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure automatique et continue de la durée et de la fréquence d’utilisation de quatre modèles de brosse par des chèvres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. pp.578, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy goats grazing plantain: milk performance and consequences on gastro-intestinal parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Locher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.542-544, 2022, Grassland at the heart of circular and sustainable food systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy goat performances fed whole or processed cereal-legume meslin in a based ventilated hay ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Wageningen Academic Publishers, Book of abstracts, 28, pp.253, 2022, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multi-species grasslands in low input dairy goat farming systems: multiple services and benefits, limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of milk goat composition according to feeding systems in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des rations à base de foin séché en grange par les chèvres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, pp.171, 2018, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-individuelle de l’ingestion d’herbe par des chèvres laitières au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of grass-based diets on the qualities of milk and goat cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerbValo, une méthode pour estimer dans chaque parcelle la quantité d'herbe valorisée par les ruminants au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française pour la Production Fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. , 2017, Le pâturage au coeur des systèmes d'élevage de demain : actes des journées de l'AFPF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of multispecies pastures for sustainable dairy goat production systems in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Symposium of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev. Vers des systèmes d'élevages caprins durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Cap'Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lusignan, France. 11 posters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d'autonomie protéique dans les élevages caprins grâce à la prairie multi-espèces : expérience du REDCap en Poitou-Charentes et Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 247 p., 2016, Les légumineuses fourragères et prairiales : Quoi de neuf ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compost caprin : une matière organique d'élevage au potentiel fertilisant à ne pas négliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mélanges céréales-protéagineux grains : une opportunité pour développer l’autonomie alimentaire et protéique des élevages caprins de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 9 diapos, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes d’élevages caprins laitiers durables : transition agro-écologique du dispositif Patuchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV and REDCap: two additional research and development schemes for high performance and sustainable goat farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 530 p., 2015, Proceedings of the 5th International Symposium for Farming Systems Design (FSD5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPHIGENIE -2- : Conséquences d'une transition alimentaire vers l'herbe sur le profil en acides gras du lait de chèvre et effet du phénotype de la caséine αS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’activité sexuelle sur la croissance des chèvres existe en 1ère ainsi qu'en 2ème saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPHIGENIE -1- : Validation d'une méthode d'analyse alternative pour la détermination du profil d'acides gras du lait de chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV: an experimental device to assess high-performance and sustainable goat breeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 2013, 64th Annual Meeting of EAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV : un dispositif expérimental pour concevoir et évaluer des systèmes d'élevage caprins performants et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage - INRA, 2013, 20èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev: an experimental device to assess low input goat breeding systems, using local resources and complying with agro-environmental sustainability goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Goats (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain. 424 p., 2012, XI International Conference on goats. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a divergent selection based on somatic cell counts in Alpine dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 17, 440 p., 2011, Book of Abstracts of the 62nd Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines de la membrane du globule gras. Ou comment des protéines nous racontent la biologie de la cellule épithéliale mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Froissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journée de l'animation transversale" glande mammaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphas1-casein polymorphism and proteomics of the goat milk fat globule membrane: new insights into milk lipid droplet formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free quantitation of proteins involved in milk fat globule secretion from the mammary epithelial cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Spectrométrie de Masse &amp; Analyse Protéomique SMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d'une sélection pour la résistance aux mammites chez les caprins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. , 89 p., 2008, Journées Scientifiques, Département de Génétique Animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité sexuelle des chèvres alpines et créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France. , 89 p., 2008, Journées Scientifiques, Département de Génétique Animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual seasonality of Alpine and Creole goats maintained without reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 13, 2007, Book of abstracts of the 58th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du fourrage sur la qualité nutritionnelle du lait de chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kocken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patuchev : concevoir des systèmes d'élevages caprins laitiers durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATUCHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLAN DE GESTION DE DONNÉES DE L'UNITÉ EXPÉRIMENTALE FOURRAGES RUMINANTS ENVIRONNEMENT DE LUSIGNAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE FERLUS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état des connaissances sur le pâturage des chèvres laitières en Centre Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLECHE : Fromages et laits issus d’élevages de chèvres conduits à l’herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2016, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’herbe : un atout pour améliorer l’autonomie des systèmes d’élevages caprins du Grand Ouest et produire des fromages sous signes de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2016, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecarme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Couvet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art13-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art09-GB" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art15" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constancis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7491" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100683" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mis Jost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trupin-Maudemain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost, J" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4694" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fan&#231;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j8y3-3t54" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15664" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000703" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/LB7VKP" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brochier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand-Calmels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6648" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642124v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647304v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cremonesi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Capoferri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pisoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello del Corvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Strozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-540" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5233" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642047v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Huquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p245" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2638" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.006114-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bossis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castellan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonneau-Wimmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12)" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109302v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fanca" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Llach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Breton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Bruneteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sales" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734849v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Donier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Verdier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789562v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607637v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733637v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739269v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793475v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brocard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603676v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594751v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M&#252;ller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruteneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738510v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745944v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000835v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Augerat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Petrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Leroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000859v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R. Rupp" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Gu&#233;ry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Truchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747954v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001137v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Cebo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748766v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758207v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pailler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Menras" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755301v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193558v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193575v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755106v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755028v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amigues" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753816v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193482v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756076v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrin-Chauvineau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754097v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. P&#233;ry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chauvineau-Perrin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025017v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brassenx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Launay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024964v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178538v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Meurisse" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oudotte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927210v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschrevel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744544v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744549v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Locher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734842v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04932154v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788991v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clochet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736235v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788780v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594662v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581533v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607866v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607124v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Soulard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bessonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Boutin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605390v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259733v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259101v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clochet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4164" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739583v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4087" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594967v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3880" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744588v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745032v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577501v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guery" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815016v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815501v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755877v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758142v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755928v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/24448.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945427v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kocken" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789580v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607823v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235230v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791730v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paraud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Freund" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Combourieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604896v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604897v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecarme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Couvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art09-GB" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art13-GB" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constancis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7491" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100683" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mis Jost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4694" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fan&#231;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j8y3-3t54" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trupin-Maudemain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost, J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000703" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15664" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/LB7VKP" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brochier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand-Calmels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6648" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647304v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cremonesi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Capoferri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pisoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello del Corvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Strozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-540" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5233" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642047v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Huquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p245" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2638" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.006114-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fanca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bossis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castellan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonneau-Wimmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Llach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Breton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Bruneteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lambert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sales" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734849v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Donier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Verdier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253042v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607637v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733637v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581615v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brocard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paraud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594751v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M&#252;ller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruteneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738510v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745944v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000859v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R. Rupp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Gu&#233;ry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000835v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Augerat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Petrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Leroux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Truchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747954v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001137v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Cebo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748766v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758207v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pailler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Menras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755301v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755355v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193575v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193558v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755106v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755028v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amigues" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193482v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756076v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrin-Chauvineau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754097v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. P&#233;ry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chauvineau-Perrin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024964v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025017v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brassenx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178538v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Meurisse" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oudotte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744544v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927210v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschrevel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744549v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Locher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734842v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04932154v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736235v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734567v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788991v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clochet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594662v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737829v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788780v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581533v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607866v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607124v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Soulard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bessonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Boutin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605390v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259733v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259101v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clochet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4164" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739583v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4087" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594967v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3880" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744588v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745032v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577501v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guery" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815501v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815016v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755877v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758142v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755928v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/24448.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945427v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kocken" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789580v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607823v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235230v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791730v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paraud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Freund" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Combourieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604897v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604896v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>