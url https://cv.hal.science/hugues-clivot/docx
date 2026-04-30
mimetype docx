--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -313,50 +313,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1410,295 +1414,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ecosystem services and natural capital dynamics in agroecosystems</w:t>
+                <w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2022.101415⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572795v1</w:t>
+                <w:t xml:space="preserve">hal-03546659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of ecosystem services and natural capital dynamics in agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Kanari</w:t>
+                <w:t xml:space="preserve">Claire Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (2), pp.375-387. </w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.101415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2022.101415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546659v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐modelling predictions show high uncertainty of required carbon input changes to reach a 4‰ target</w:t>
               </w:r>
@@ -2478,342 +2482,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer l’évolution du statut organique des sols</w:t>
+                <w:t xml:space="preserve">Towards a simple global-standard bioassay for a key ecosystem process: organic-matter decomposition using cotton strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Perrin</w:t>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Duparque</w:t>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mouny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">F.J. Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798233v1</w:t>
+                <w:t xml:space="preserve">hal-03006041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simple global-standard bioassay for a key ecosystem process: organic-matter decomposition using cotton strips</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer l’évolution du statut organique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guérold</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chauvet</w:t>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 466</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006041v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling soil organic carbon evolution in long-term arable experiments with AMG model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,260 +2875,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un traitement de semences fongicide à effets biostimulants</w:t>
+                <w:t xml:space="preserve">Minéralisation en azote des matières organiques du sol : des prévisions plus précises validées sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Slezack</w:t>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Pernot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 718, pp.35</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243583v1</w:t>
+                <w:t xml:space="preserve">hal-04798212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minéralisation en azote des matières organiques du sol : des prévisions plus précises validées sur le terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un traitement de semences fongicide à effets biostimulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Slezack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Justes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Joffrey Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Genestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Soenen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 452</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 718, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798212v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying in situ and modeling net nitrogen mineralization from soil organic matter in arable cropping systems</w:t>
               </w:r>
@@ -3296,51 +3300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (4), pp.830-838. </w:t>
@@ -3372,295 +3376,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dam-associated multiple-stressor impacts on fungal biomass and richness reveal the initial signs of ecosystem functioning impairment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Colas</w:t>
+                <w:t xml:space="preserve">Toxicity of CeO2 nanoparticles on a freshwater experimental trophic chain: A study in environmentally relevant conditions through the use of mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">Jérôme Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Laurent Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 60, pp.1077-1090. </w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.245-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/17435390.2015.1053422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281925v1</w:t>
+                <w:t xml:space="preserve">hal-01494965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of CeO2 nanoparticles on a freshwater experimental trophic chain: A study in environmentally relevant conditions through the use of mesocosms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
+                <w:t xml:space="preserve">Dam-associated multiple-stressor impacts on fungal biomass and richness reveal the initial signs of ecosystem functioning impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sylvestre</w:t>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Verneuil</w:t>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (2), pp.245-255. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 60, pp.1077-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/17435390.2015.1053422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494965v1</w:t>
+                <w:t xml:space="preserve">hal-01281925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of manufactured TiO2 nanoparticles on planktonic and sessile bacterial communities</w:t>
               </w:r>
@@ -3801,51 +3805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4226,51 +4230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Leaf Litter Processing in Acidified Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,51 +4535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4631,389 +4635,389 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Rhizosphere Priming in European Agricultural Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of STICS performance for predicting C and N mineralization kinetics and N2O emissions from contrasted litter types on urban lawn soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Breil</w:t>
+                <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Ahrens</w:t>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Wild</w:t>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustaf Hugelius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIVth STICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liège Université Gembloux Agro-Bio-Tech ; INRAE, Mar 2026, Louvain-la-Neuve (Belgique), Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081720v1</w:t>
+                <w:t xml:space="preserve">hal-05563116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating Rhizosphere Priming in European Agricultural Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Künnemann</w:t>
+                <w:t xml:space="preserve">Bernhard Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+                <w:t xml:space="preserve">Birgit Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustaf Hugelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII EuroSoil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304452v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5041,780 +5045,780 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and characterization of alfalfa crop residues to improve estimates of alfalfa derived inputs into the soil and confidence in models simulating soil organic carbon dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delfosse</w:t>
+                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Künnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Alfalfa Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">VII EuroSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379098v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on maize productivity and nitrogen cycling in the subhumid tropics: a field case study under rainfall extremes in Zimbabwe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Bouhenache</w:t>
+                <w:t xml:space="preserve">Quantification and characterization of alfalfa crop residues to improve estimates of alfalfa derived inputs into the soil and confidence in models simulating soil organic carbon dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cardinael</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armwell Shumba</w:t>
+                <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">World Alfalfa Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728274v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pluviolixiviats : une entrée de carbone sous-estimée pour les sols cultivés ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+                <w:t xml:space="preserve">Impact of climate change on maize productivity and nitrogen cycling in the subhumid tropics: a field case study under rainfall extremes in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bouhenache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Chikowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armwell Shumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement &amp; Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Semur-En-Auxois, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620187v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the stability of date-palm based biochar and compost in soil by C mineralization kinetics and Rock-Eval analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houda Oueriemmi</w:t>
+                <w:t xml:space="preserve">Les pluviolixiviats : une entrée de carbone sous-estimée pour les sols cultivés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISADAE International Conference on The Impact of Soil Amendments on Dryland Agro-Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Semur-En-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796513v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the AMG Soil Organic Carbon model to assess the carbon trends within French forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the stability of date-palm based biochar and compost in soil by C mineralization kinetics and Rock-Eval analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Oueriemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Houballah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Ines Rahma Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISADAE International Conference on The Impact of Soil Amendments on Dryland Agro-Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209620v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Applying the AMG Soil Organic Carbon model to assess the carbon trends within French forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Houballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 1p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635524v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’évolution du carbone organique dans les sols agricoles : travaux récents autour du modèle AMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5830,350 +5834,350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire COMIFER Les matières organiques dans les sols agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Misslin</w:t>
+                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Belorgey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Floriane Colas</w:t>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494802v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Belorgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981424v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the accuracy of soil organic carbon models by initializing their pool partitioning using Rock-Eval thermal analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,339 +6193,339 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981397v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Improving the accuracy of soil organic carbon models by initializing their pool partitioning using Rock-Eval thermal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
+              <w:t xml:space="preserve">Eurosoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494687v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
+                <w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iEMSs2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942716v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6530,290 +6534,281 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the accuracy of soil carbon models using a Rock-Eval-based initialization method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">iEMSs2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981359v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+                <w:t xml:space="preserve">Improving the accuracy of soil carbon models using a Rock-Eval-based initialization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6823,441 +6818,450 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796636v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoléBIOM : Dynamique de minéralisation des matières organiques du sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SOLéBIOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.22</w:t>
+              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796718v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SoléBIOM : Dynamique de minéralisation des matières organiques du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t>
+              <w:t xml:space="preserve">Colloque SOLéBIOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608877v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la prédiction de la minéralisation de l'azote organique du sol dans STICS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Champolivier</w:t>
+                <w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511773v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle équation simple et robuste pour estimer la minéralisation en azote de la matière organique des sols français de grandes cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la prédiction de la minéralisation de l'azote organique du sol dans STICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Valé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7267,4288 +7271,4534 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres de la fertilisation raisonnée et de l’analyse COMIFER-GEMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">11e Séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796734v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction au laboratoire de la dynamique du carbone des PRO au champ : application sur QualiAgro et perspectives d’utilisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Une nouvelle équation simple et robuste pour estimer la minéralisation en azote de la matière organique des sols français de grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Valé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres de la fertilisation raisonnée et de l’analyse COMIFER-GEMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607747v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Vibrance Gold on plant growth and N status of Wheat (Triticum aestivum L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Braun</w:t>
+                <w:t xml:space="preserve">Prédiction au laboratoire de la dynamique du carbone des PRO au champ : application sur QualiAgro et perspectives d’utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Borde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Root Health Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796705v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale evaluation of multi-stressed ecosystems: an overview of a physical x chemical stressor study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+                <w:t xml:space="preserve">Effects of Vibrance Gold on plant growth and N status of Wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Slezack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Root Health Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.34475.44320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173160v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of ionic silver and phosphorus on aquatic fungi and leaf litter decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+                <w:t xml:space="preserve">Multi-scale evaluation of multi-stressed ecosystems: an overview of a physical x chemical stressor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Munster, Germany</w:t>
+              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184288v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic silver can directly and indirectly impairs the functioning of detritus-based aquatic ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Interactive effects of ionic silver and phosphorus on aquatic fungi and leaf litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184298v1</w:t>
+                <w:t xml:space="preserve">hal-03184288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification des cours d’eau de tête de bassin : Etude de la diversité fongique et des activités microbiennes associées à la litière végétale en décomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic silver can directly and indirectly impairs the functioning of detritus-based aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Zones Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511946v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and activities of fungal communities associated with decaying leaves in acidified headwater streams</w:t>
+                <w:t xml:space="preserve">Acidification des cours d’eau de tête de bassin : Etude de la diversité fongique et des activités microbiennes associées à la litière végétale en décomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gierlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Symposium on Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">Colloque des Zones Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511867v1</w:t>
+                <w:t xml:space="preserve">hal-03511946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification of headwater streams: structural and functional assessment of microbial communities associated with decaying leaves</w:t>
+                <w:t xml:space="preserve">Diversity and activities of fungal communities associated with decaying leaves in acidified headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gierlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO/NABS Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">12th Symposium on Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518695v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des changements de diversité microbienne liés aux phénomènes d'acidification de bassins versants</w:t>
+                <w:t xml:space="preserve">Acidification of headwater streams: structural and functional assessment of microbial communities associated with decaying leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de la Zone Atelier Moselle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Champenoux, France</w:t>
+              <w:t xml:space="preserve">ASLO/NABS Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511927v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude des changements de diversité microbienne liés aux phénomènes d'acidification de bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel de la Zone Atelier Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Champenoux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Restauration de bassins versants acidifiés : effet sur la diversité des communautés bactériennes du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journées d'Etude des Sols - AFES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (24)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use European soil and climate data to simulate agriculture with crop models for bioeconomy scenarios ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Modeling and assessment of the sustainability of bioeconomy scenarios in contrasting large-scale territories in France and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FairCarboN annual days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Le Croisic (Loire Atlantique), France</w:t>
+              <w:t xml:space="preserve">XIVth STICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Louvain -la-Neuve, Belgium. , 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368312v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMG-LAB Evolution du modèle AMG de dynamique du carbone dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chambaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Rencontres Comifer-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et caractérisation des biomasses résiduelles d’une culture de luzerne pour estimer les retours au sol et simuler les dynamiques du carbone organique du sol avec le modèle AMG</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to use European soil and climate data to simulate agriculture with crop models for bioeconomy scenarios ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Senges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Rencontres Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">FairCarboN annual days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Le Croisic (Loire Atlantique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384840v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+                <w:t xml:space="preserve">Quantification et caractérisation des biomasses résiduelles d’une culture de luzerne pour estimer les retours au sol et simuler les dynamiques du carbone organique du sol avec le modèle AMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thiebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
+              <w:t xml:space="preserve">17e Rencontres Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534024v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rainfall extremes and mulch application on maize productivity and nitrogen use in Zimbabwe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armwell Shumba</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on the Impacts of Soil Amendments on Dryland Agro-Ecosystems (ISADAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778551v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new machine-learning model to partition soil organic carbon into its centennially stable and active fractions based on Rock-Eval(r) thermal analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Impact of rainfall extremes and mulch application on maize productivity and nitrogen use in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bouhenache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Chikowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armwell Shumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on the Impacts of Soil Amendments on Dryland Agro-Ecosystems (ISADAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612125v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of litter decomposition in urban green spaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">A new machine-learning model to partition soil organic carbon into its centennially stable and active fractions based on Rock-Eval(r) thermal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Stojanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis de la ville en transition – Bilan et perspectives de recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. p. EGU24-11107, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750149v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de modélisation pour développer et évaluer la durabilité de scénarios de bioéconomie sur des territoires contrastés à grande échelle, France et Europe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of litter decomposition in urban green spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Künnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées annuelles 2024 du PEPR FairCarboN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
+              <w:t xml:space="preserve">Les défis de la ville en transition – Bilan et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aubervilliers, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794971v2</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitutions de carbone et d'azote par les résidus d'une culture de luzerne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadre de modélisation pour développer et évaluer la durabilité de scénarios de bioéconomie sur des territoires contrastés à grande échelle, France et Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Senges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Rencontres de la fertilisation raisonnée et de l'analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Les journées annuelles 2024 du PEPR FairCarboN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749338v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du modèle STICS pour prédire les évolutions du carbone organique des sols : comparaison avec AMG et initialisation du carbone stable par analyse thermique Rock-Eval</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Restitutions de carbone et d'azote par les résidus d'une culture de luzerne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16èmes Rencontres de la fertilisation raisonnée et de l'analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451212v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of litter decomposition in soils for a diversity of agronomic and pedoclimatic contexts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Évaluation du modèle STICS pour prédire les évolutions du carbone organique des sols : comparaison avec AMG et initialisation du carbone stable par analyse thermique Rock-Eval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508984v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alley cropping agroforestry on soil microbial communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Genestier</w:t>
+                <w:t xml:space="preserve">An Overview of litter decomposition in soils for a diversity of agronomic and pedoclimatic contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France. 2019</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947638v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasslands for soil organic matter storage in crop-livestock systems.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
+                <w:t xml:space="preserve">Effect of alley cropping agroforestry on soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Blaszczyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Genestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947636v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">Grasslands for soil organic matter storage in crop-livestock systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796665v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the multi-agent modelling platform MAELIA to support land conversion to agroforestry systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès mondial d’agroforesterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975336v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending the multi-agent modelling platform MAELIA to support land conversion to agroforestry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès mondial d’agroforesterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975331v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-metric evaluation of an ensemble of biogeochemical models for the estimation of organic carbon content in long-term bare fallow soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+                <w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790026v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un dispositif atelier et suivi temporel de l'effet de pratiques agroforestières sur le fonctionnement microbien des sols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Laflotte</w:t>
+                <w:t xml:space="preserve">Multi-metric evaluation of an ensemble of biogeochemical models for the estimation of organic carbon content in long-term bare fallow soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’échange Agroforesteries tempérées PIMarciac 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Marciac, France</w:t>
+              <w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511707v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Vibrance Gold® on soil parameters during wheat development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place d'un dispositif atelier et suivi temporel de l'effet de pratiques agroforestières sur le fonctionnement microbien des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Laflotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Root Health Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’échange Agroforesteries tempérées PIMarciac 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Marciac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796689v1</w:t>
+                <w:t xml:space="preserve">hal-03511707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre diversité fonctionnelle végétale - diversité microbienne et minéralisation de N/S dans les sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Vibrance Gold® on soil parameters during wheat development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Slezack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque de l'AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Root Health Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511671v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does phosphorus limitation increase the toxic effect of silver on aquatic fungi and litter decomposition?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations entre diversité fonctionnelle végétale - diversité microbienne et minéralisation de N/S dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JILO 2012 Journées Internationales de limnologie et d'Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5e Colloque de l'AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186762v1</w:t>
+                <w:t xml:space="preserve">hal-03511671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does phosphorus limitation increase the toxic effect of silver on aquatic fungi and litter decomposition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">JILO 2012 Journées Internationales de limnologie et d'Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186777v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic acidification of headwater streams: limiting factors for the decomposition of organic matter (pH, phosphorus and aluminium concentrations) in the impacted streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faustine Charmasson</w:t>
+                <w:t xml:space="preserve">Does phosphorus limitation increase the toxic effect of silver on aquatic fungi and litter decomposition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Symposium on Aquatic Microbial Ecology (SAME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Rostock/Warnemünde, Germany</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186784v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthropogenic acidification of headwater streams: limiting factors for the decomposition of organic matter (pH, phosphorus and aluminium concentrations) in the impacted streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Charmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Symposium on Aquatic Microbial Ecology (SAME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rostock/Warnemünde, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact d’un amendement calco-magnésien sur la diversité bactérienne de sols acidifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM. 4ème Colloque d'Ecologie microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11558,189 +11808,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture de conservation des sols et atténuation du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11763,96 +12013,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-268, 2024, 978-2-7592-3566-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 12. Carbon and nitrogen transformations in soil and balances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11861,101 +12111,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-262, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11965,156 +12215,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/P0D3I5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12124,576 +12374,576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique : Définition d'un plan de simulation STICS à échelle européenne, dans le cadre du projet SLAM-B et identification des unités pédoclimatiques pertinentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2026, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés climatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2025, 28 p</w:t>
+              <w:t xml:space="preserve">Inrae. 2025, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920051v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2025, 46 p</w:t>
+              <w:t xml:space="preserve">Inrae. 2025, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920044v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des méthodologies d’évaluation et de suivi du bilan carbone des sols et recommandations pour l’écriture d’une méthode grande culture dans le cadre du label Bas-Carbone. Rapport ADEME. Convention n*18-03-C0034.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendtwoin Imelda Gécica W. I. G. Yogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeken Wijmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; LISIS; NATAÏS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and monitoring methodologies for soil carbon balance and recommendations for drafting a low carbon label method. ADEME Report. Convention n*18-03-C0034</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendtwoin Imelda Gécica W. I. G. Yogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taeken Wijmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12703,114 +12953,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidification et restauration d'écosystèmes forestiers : effets sur les communautés microbiennes et sur des processus fonctionnels associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LORR0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId328"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12878,51 +13128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DA7C4D8"/>
+    <w:nsid w:val="9344C239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13109,51 +13359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-clivot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5723-6925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169657183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05249894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueriemmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03854732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Albers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Zamora-Ledezma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.824724" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Barkusky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13330" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3981-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04320-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113956" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106972" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dinh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.04.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Slezack" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.03.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6en00116e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sylvestre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1053422" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jomini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W6BCRTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQWJ0X8N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.11.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMPR1JH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce Funck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rold" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B520ZFWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0107-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M3H9CXH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.09.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNBMH2N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.09.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081720v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wild" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hugelius" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19302" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Thi&#233;beau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armwell Shumba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620187v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oueriemmi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rahma Zoghlami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209620v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8046" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981359v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10442" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796636v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511773v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607747v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mouny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34475.44320" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184288v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184298v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gierlinski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518695v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175082v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384869v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hourcade" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384840v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778551v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612125v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11107" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796665v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186777v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186784v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172697v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638238v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527681v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920051v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920044v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212854v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendtwoin Imelda G&#233;cica W. I. G. Yogo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326539v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749398v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0285" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-clivot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5723-6925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169657183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05249894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueriemmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03854732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Albers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Zamora-Ledezma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.824724" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101415" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Barkusky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13330" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3981-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04320-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113956" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106972" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dinh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.04.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Slezack" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pernot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.03.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6en00116e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sylvestre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1053422" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jomini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W6BCRTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQWJ0X8N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.11.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMPR1JH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce Funck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rold" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B520ZFWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0107-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M3H9CXH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.09.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNBMH2N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.09.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wild" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hugelius" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19302" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Thi&#233;beau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armwell Shumba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620187v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796513v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oueriemmi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rahma Zoghlami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10442" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796636v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511773v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607747v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mouny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796705v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borde" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34475.44320" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184298v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gierlinski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511867v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175082v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384869v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hourcade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384840v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778551v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612125v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11107" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749338v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947638v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyck" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511671v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186762v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186777v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186784v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638238v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527681v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920044v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920051v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212854v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendtwoin Imelda G&#233;cica W. I. G. Yogo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0285" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>