--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,13073 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13022 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Clivot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne - UMR FARE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugues-clivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5723-6925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169657183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=8TovZy8AAAAJ&hl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche - Université de Reims Champagne Ardenne - UMR FARE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of biochar and compost and their interaction on carbon and nitrogen mineralization in a Saharan sandy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Oueriemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.e01002. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e01002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-seasonal rainfall patterns and extremes drive maize productivity and nitrogen use in sub-humid Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bouhenache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Chikowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 334, pp.110126. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMG model coupled with Rock-Eval® analysis accurately predicts cropland soil organic carbon dynamics in the Tuojiang River Basin, Southwest China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.118850. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.158. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crop residue conundrum: Maintaining long-term soil organic carbon stocks while reinforcing the bioeconomy, compatible endeavors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christhel Andrade Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Zamora-Ledezma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 329, pp.120192. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.120192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental footprint of dehydrated alfalfa production (Medicago sativa L.) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 423 (138704), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Quantitative Targets for Topsoil Organic Carbon Stock Increase in European Croplands: Case Studies With Exogenous Organic Matter Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kätterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.824724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 379 (2), pp.134725. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecosystem services and natural capital dynamics in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.101415. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2022.101415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐modelling predictions show high uncertainty of required carbon input changes to reach a 4‰ target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Barkusky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (6), pp.e13330. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional carbon inputs to reach a 4 per 1000 objective in Europe: feasibility and projected impacts of climate change based on Century simulations of long-term arable experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (13), pp.3981 - 4004. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-3981-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble modelling, uncertainty and robust predictions of organic carbon in long‐term bare‐fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Álvaro‐fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.904-928. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modelling of soil N mineralization and N fate using STICS in a 34-year crop rotation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 357, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early effects of temperate agroforestry practices on soil organic matter and microbial enzyme activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Genestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 453 (1-2), pp.189-207. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-04320-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon storage and mineralization rates are affected by carbon inputs rather than physical disturbance: Evidence from a 47-year tillage experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106972. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soil organic carbon evolution in long-term arable experiments with AMG model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Duparque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simple global-standard bioassay for a key ecosystem process: organic-matter decomposition using cotton strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Woodward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Burdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l’évolution du statut organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Duparque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un traitement de semences fongicide à effets biostimulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Slezack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Genestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 718, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralisation en azote des matières organiques du sol : des prévisions plus précises validées sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Soenen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying in situ and modeling net nitrogen mineralization from soil organic matter in arable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.44-59. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CeO2 nanoparticles on the functions of freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cadarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.830-838. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6en00116e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dam-associated multiple-stressor impacts on fungal biomass and richness reveal the initial signs of ecosystem functioning impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 60, pp.1077-1090. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of CeO2 nanoparticles on a freshwater experimental trophic chain: A study in environmentally relevant conditions through the use of mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cadarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2015.1053422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of manufactured TiO2 nanoparticles on planktonic and sessile bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 202, pp.196-204. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf-associated fungal diversity in acidified streams: insights from combining traditional and molecular approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2145-2156. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of aluminium and phosphorus on microbial leaf litter processing in acidified streams: A microcosm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus availability modulates the toxic effect of silver on aquatic fungi and leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 144, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Leaf Litter Processing in Acidified Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-012-0107-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil bacterial communities following liming of acidified forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.116 - 123. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of acidification on leaf litter decomposition in benthic and hyporheic zones of woodland streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 46, pp. 6430-6444. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of STICS performance for predicting C and N mineralization kinetics and N2O emissions from contrasted litter types on urban lawn soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth STICS seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège Université Gembloux Agro-Bio-Tech ; INRAE, Mar 2026, Louvain-la-Neuve (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EuroSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seville (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Rhizosphere Priming in European Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaf Hugelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and characterization of alfalfa crop residues to improve estimates of alfalfa derived inputs into the soil and confidence in models simulating soil organic carbon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Alfalfa Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on maize productivity and nitrogen cycling in the subhumid tropics: a field case study under rainfall extremes in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bouhenache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Chikowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armwell Shumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pluviolixiviats : une entrée de carbone sous-estimée pour les sols cultivés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement &amp; Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-En-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the stability of date-palm based biochar and compost in soil by C mineralization kinetics and Rock-Eval analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oueriemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rahma Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISADAE International Conference on The Impact of Soil Amendments on Dryland Agro-Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the AMG Soil Organic Carbon model to assess the carbon trends within French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Houballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 1p., </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Belorgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’évolution du carbone organique dans les sols agricoles : travaux récents autour du modèle AMG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire COMIFER Les matières organiques dans les sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacqueton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the accuracy of soil organic carbon models by initializing their pool partitioning using Rock-Eval thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iEMSs2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the accuracy of soil carbon models using a Rock-Eval-based initialization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoléBIOM : Dynamique de minéralisation des matières organiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SOLéBIOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle équation simple et robuste pour estimer la minéralisation en azote de la matière organique des sols français de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres de la fertilisation raisonnée et de l’analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la prédiction de la minéralisation de l'azote organique du sol dans STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction au laboratoire de la dynamique du carbone des PRO au champ : application sur QualiAgro et perspectives d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Duparque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Mouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vibrance Gold on plant growth and N status of Wheat (Triticum aestivum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Slezack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Root Health Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34475.44320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale evaluation of multi-stressed ecosystems: an overview of a physical x chemical stressor study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of ionic silver and phosphorus on aquatic fungi and leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic silver can directly and indirectly impairs the functioning of detritus-based aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification des cours d’eau de tête de bassin : Etude de la diversité fongique et des activités microbiennes associées à la litière végétale en décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gierlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and activities of fungal communities associated with decaying leaves in acidified headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gierlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium on Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification of headwater streams: structural and functional assessment of microbial communities associated with decaying leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO/NABS Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des changements de diversité microbienne liés aux phénomènes d'acidification de bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de la Zone Atelier Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de bassins versants acidifiés : effet sur la diversité des communautés bactériennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées d'Etude des Sols - AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and assessment of the sustainability of bioeconomy scenarios in contrasting large-scale territories in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Senges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth STICS seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Louvain -la-Neuve, Belgium. , 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use European soil and climate data to simulate agriculture with crop models for bioeconomy scenarios ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Senges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FairCarboN annual days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Le Croisic (Loire Atlantique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMG-LAB Evolution du modèle AMG de dynamique du carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chambaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et caractérisation des biomasses résiduelles d’une culture de luzerne pour estimer les retours au sol et simuler les dynamiques du carbone organique du sol avec le modèle AMG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thiebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rainfall extremes and mulch application on maize productivity and nitrogen use in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bouhenache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Chikowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armwell Shumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on the Impacts of Soil Amendments on Dryland Agro-Ecosystems (ISADAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new machine-learning model to partition soil organic carbon into its centennially stable and active fractions based on Rock-Eval(r) thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. p. EGU24-11107, 2024, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of litter decomposition in urban green spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de la ville en transition – Bilan et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aubervilliers, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de modélisation pour développer et évaluer la durabilité de scénarios de bioéconomie sur des territoires contrastés à grande échelle, France et Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Senges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées annuelles 2024 du PEPR FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitutions de carbone et d'azote par les résidus d'une culture de luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres de la fertilisation raisonnée et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du modèle STICS pour prédire les évolutions du carbone organique des sols : comparaison avec AMG et initialisation du carbone stable par analyse thermique Rock-Eval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of litter decomposition in soils for a diversity of agronomic and pedoclimatic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacqueton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alley cropping agroforestry on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blaszczyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Genestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasslands for soil organic matter storage in crop-livestock systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the multi-agent modelling platform MAELIA to support land conversion to agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès mondial d’agroforesterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-metric evaluation of an ensemble of biogeochemical models for the estimation of organic carbon content in long-term bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un dispositif atelier et suivi temporel de l'effet de pratiques agroforestières sur le fonctionnement microbien des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laflotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’échange Agroforesteries tempérées PIMarciac 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Marciac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vibrance Gold® on soil parameters during wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Slezack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Root Health Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre diversité fonctionnelle végétale - diversité microbienne et minéralisation de N/S dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque de l'AFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does phosphorus limitation increase the toxic effect of silver on aquatic fungi and litter decomposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO 2012 Journées Internationales de limnologie et d'Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does phosphorus limitation increase the toxic effect of silver on aquatic fungi and litter decomposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arce Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic acidification of headwater streams: limiting factors for the decomposition of organic matter (pH, phosphorus and aluminium concentrations) in the impacted streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium on Aquatic Microbial Ecology (SAME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Rostock/Warnemünde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un amendement calco-magnésien sur la diversité bactérienne de sols acidifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM. 4ème Colloque d'Ecologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delandmeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation des sols et atténuation du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-268, 2024, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 12. Carbon and nitrogen transformations in soil and balances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-262, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/P0D3I5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique : Définition d'un plan de simulation STICS à échelle européenne, dans le cadre du projet SLAM-B et identification des unités pédoclimatiques pertinentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Senges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2026, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Senges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Senges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and monitoring methodologies for soil carbon balance and recommendations for drafting a low carbon label method. ADEME Report. Convention n*18-03-C0034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendtwoin Imelda Gécica W. I. G. Yogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des méthodologies d’évaluation et de suivi du bilan carbone des sols et recommandations pour l’écriture d’une méthode grande culture dans le cadre du label Bas-Carbone. Rapport ADEME. Convention n*18-03-C0034.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendtwoin Imelda Gécica W. I. G. Yogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; LISIS; NATAÏS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification et restauration d'écosystèmes forestiers : effets sur les communautés microbiennes et sur des processus fonctionnels associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13128,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9344C239"/>
+    <w:nsid w:val="03F3B0D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13359,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-clivot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5723-6925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169657183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05249894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueriemmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03854732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Albers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Zamora-Ledezma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.824724" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101415" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Barkusky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13330" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3981-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04320-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113956" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106972" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dinh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.04.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Slezack" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pernot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.03.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6en00116e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sylvestre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1053422" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jomini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W6BCRTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQWJ0X8N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.11.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMPR1JH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce Funck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rold" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B520ZFWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0107-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M3H9CXH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.09.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNBMH2N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.09.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wild" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hugelius" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19302" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Thi&#233;beau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armwell Shumba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620187v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796513v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oueriemmi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rahma Zoghlami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10442" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796636v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511773v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607747v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mouny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796705v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borde" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34475.44320" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184298v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gierlinski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511867v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175082v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384869v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hourcade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384840v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778551v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612125v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11107" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749338v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947638v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyck" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511671v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186762v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186777v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186784v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638238v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527681v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920044v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920051v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212854v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendtwoin Imelda G&#233;cica W. I. G. Yogo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0285" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-clivot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5723-6925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169657183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8TovZy8AAAAJ&amp;hl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05249894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueriemmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118850" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03854732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade D&#237;az" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Albers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Zamora-Ledezma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.824724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101415" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Barkusky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13330" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3981-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113956" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04320-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106972" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dinh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.04.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Slezack" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pernot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.03.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6en00116e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sylvestre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1053422" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jomini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W6BCRTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12245" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQWJ0X8N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.11.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMPR1JH1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arce Funck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rold" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B520ZFWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0107-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M3H9CXH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.09.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNBMH2N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.09.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wild" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hugelius" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19302" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379098v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Thi&#233;beau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armwell Shumba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620187v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796513v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oueriemmi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rahma Zoghlami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209620v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8046" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511799v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10442" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796636v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796718v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511773v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607747v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mouny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796705v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borde" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34475.44320" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184298v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511946v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gierlinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511867v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511927v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563096v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384869v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hourcade" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778551v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612125v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11107" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947638v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blaszczyck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947636v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796665v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790026v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511707v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796689v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186762v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186777v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186784v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172697v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638238v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527681v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920044v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920051v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326539v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendtwoin Imelda G&#233;cica W. I. G. Yogo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212854v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749398v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0285" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>