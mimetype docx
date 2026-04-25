--- v0 (2026-03-23)
+++ v1 (2026-04-25)
@@ -1419,563 +1419,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination in the GIFT strain of tilapia is controlled by a locus in linkage group 23</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanam Taslima</w:t>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Wehner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John Benzie</w:t>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12863-020-00853-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.151468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275467v1</w:t>
+                <w:t xml:space="preserve">hal-03097301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population, Temperature and Feeding Rate Effects on Individual Feed Efficiency in European Sea Bass (Dicentrarchus labrax)</w:t>
+                <w:t xml:space="preserve">Can individual feed conversion ratio at commercial size be predicted from juvenile performance in individually reared Nile tilapia Oreochromis niloticus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Quoc Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A.H. Benzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.578976⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.100349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150873v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can individual feed conversion ratio at commercial size be predicted from juvenile performance in individually reared Nile tilapia Oreochromis niloticus?</w:t>
+                <w:t xml:space="preserve">Population, Temperature and Feeding Rate Effects on Individual Feed Efficiency in European Sea Bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John A.H. Benzie</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100349⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.578976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150877v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Rodde</w:t>
+                <w:t xml:space="preserve">Sex determination in the GIFT strain of tilapia is controlled by a locus in linkage group 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanam Taslima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Taggart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menniti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">John Benzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 533, pp.151468. </w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12863-020-00853-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097301v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaculture at the crossroads of global warming and antimicrobial resistance</w:t>
               </w:r>
@@ -2108,77 +2108,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species composition in the Molobicus hybrid tilapia strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Bartie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanam Taslima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mochamad Syaifudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2281,51 +2281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagdy Mekkawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 505, pp.271-279. </w:t>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ravakarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A.H. Benzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noromalala Raminosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagdy Mekkawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. H. Benzie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Komen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4269,90 +4269,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving feed efficiency in fish: let’s get down to business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
@@ -4420,51 +4420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Quoc Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A.H. Benzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Verdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4617,243 +4617,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilité d’amélioration génétique de l’efficacité alimentaire chez le tilapia du Nil – projet DADA-EAT</w:t>
+                <w:t xml:space="preserve">How genetic breeding program can fit with an ecological intensification approach for small scale fish farming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cannone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Caruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6emes Journées Recheche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Intensification: A New Paragon for Sustainable Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; RIFAFE, Oct 2019, Bogor, Indonesia. pp.124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187441v1</w:t>
+                <w:t xml:space="preserve">hal-05174465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How genetic breeding program can fit with an ecological intensification approach for small scale fish farming?</w:t>
+                <w:t xml:space="preserve">Possibilité d’amélioration génétique de l’efficacité alimentaire chez le tilapia du Nil – projet DADA-EAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Phocas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domenico Caruso</w:t>
+                <w:t xml:space="preserve">Marc Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Intensification: A New Paragon for Sustainable Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; RIFAFE, Oct 2019, Bogor, Indonesia. pp.124-125</w:t>
+              <w:t xml:space="preserve">6emes Journées Recheche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174465v1</w:t>
+                <w:t xml:space="preserve">hal-03187441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are genetics and genomics helpful to improve feed efficiency in Nile tilapia Oreochromis niloticus?</w:t>
               </w:r>
@@ -5128,51 +5128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagdy Mekkawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. H. Benzie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5204,277 +5204,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to selection for growth in an interspecific hybrid betwen[i] Oreochromis niloticus[/i] and [i]O. mossambicus[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité génétique de l'efficacité alimentaire en régime alimentaire suboptimal chez le poulet de chair : perspectives pour la sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nerafe N. Mutyalde</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international symposium on Tilapia Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Jérusalem, Israel</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004788v1</w:t>
+                <w:t xml:space="preserve">hal-02749610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de l'efficacité alimentaire en régime alimentaire suboptimal chez le poulet de chair : perspectives pour la sélection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Response to selection for growth in an interspecific hybrid betwen[i] Oreochromis niloticus[/i] and [i]O. mossambicus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Baroiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Westly W. Rosario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Nerafe N. Mutyalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">10th international symposium on Tilapia Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749610v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of FCR with suboptimal food and prospects for selection</w:t>
               </w:r>
@@ -5486,51 +5486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6014,51 +6014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6670,51 +6670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bienvenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclolas Salas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotimi Th&#233;ra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine T&#233;k&#233;t&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. H. Nati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe R. Blasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2025.1542342" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baertschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Quintero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Ospina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00661-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03334895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se D&#233;trez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Moez Belhaj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737396" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737572" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Quoc Trinh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.596521" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Steinke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edithe Andria-Mananjara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13070281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Barria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. H. Benzie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D Houston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.737906" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab152" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanam Taslima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wehner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taggart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Benzie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-00853-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.H. Benzie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Reverter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sarter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15735-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Bartie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bekaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochamad Syaifudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735433" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02384770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maeve O'Connell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdy Mekkawy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.02.067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02384752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ravakarivelo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noromalala Raminosoa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harentsoaniaina Rasamoelina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31780" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0691-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12202" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis E. Lind" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chatain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westly Rosario" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerafe Muyalde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morissens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.03.051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6182" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisupaph Poonlaphdecha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.06.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRC6VH5D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650530v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5572" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-813" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Broquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rakotoson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cannone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Connell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Begout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Baroiller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westly W. Rosario" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerafe N. Mutyalde" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bastianelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamunorwa Svosvai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300129v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bienvenu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tekete" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bienvenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclolas Salas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotimi Th&#233;ra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine T&#233;k&#233;t&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. H. Nati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe R. Blasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2025.1542342" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baertschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Quintero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Ospina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00661-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03334895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se D&#233;trez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Moez Belhaj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737396" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737572" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Quoc Trinh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.596521" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Steinke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edithe Andria-Mananjara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13070281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Barria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. H. Benzie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D Houston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.737906" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab152" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.H. Benzie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100349" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanam Taslima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wehner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taggart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Benzie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-00853-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Reverter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sarter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15735-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Bartie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bekaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochamad Syaifudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735433" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02384770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maeve O'Connell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdy Mekkawy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.02.067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02384752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ravakarivelo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noromalala Raminosoa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harentsoaniaina Rasamoelina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31780" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0691-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12202" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis E. Lind" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chatain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westly Rosario" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerafe Muyalde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morissens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.03.051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6182" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisupaph Poonlaphdecha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.06.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRC6VH5D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650530v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5572" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-813" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Broquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rakotoson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cannone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Connell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Begout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Baroiller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westly W. Rosario" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerafe N. Mutyalde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bastianelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamunorwa Svosvai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300129v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bienvenu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tekete" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>