--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -358,248 +358,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric imaging for quality control in injection molding</w:t>
+                <w:t xml:space="preserve">Modal features for image texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nagorny</w:t>
+                <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacombe</w:t>
+                <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041014⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.249-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163711v1</w:t>
+                <w:t xml:space="preserve">hal-02563020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal features for image texture classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Polarimetric imaging for quality control in injection molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nagorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Favrelière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 135, pp.249-255. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563020v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the probing definition on the flatness measurement</w:t>
               </w:r>
@@ -611,51 +611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djezouli Moulai-Khatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -728,51 +728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alamin Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -862,64 +862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66-67, pp.437-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1126,51 +1126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp. 178-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 189, pp.370--379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1325,51 +1325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 189, pp 370-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1960,51 +1960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale modal decomposition of primary form, waviness and roughness of surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2214,64 +2214,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (4), pp.041005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2318,77 +2318,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical assemblies with form errors -- A 2D example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Federation for Information Processing Micro-Assembly Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 260/ (nc), pp. 23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2781,51 +2781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Zendagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ Haute Alsace; Mulhouse Alsace Agglomerat; Region Grand Est; IDS GmbH; Fac Sci Mulhouse, May 2019, Mulhouse, France. pp.UNSP 1117213, </w:t>
@@ -3042,90 +3042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric Imaging for Quality Control in Injection Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nagorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nagorny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3176,90 +3176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Adversarial Networks for geometric surfaces prediction in injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nagorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nagorny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3349,64 +3349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alamin Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Conference on Image Analysis SCIA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Tromso, Norway. pp.550-561, </w:t>
@@ -3444,77 +3444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection automatisée de surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFQM Rencontres Francophones sur la Qualité et la Mesure 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAFMET, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3539,77 +3539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection visuelle automatisée de surfaces : Perspectives d'évolutions industrielles Echelle d'inspection, quantité d'information acquise et apprentissage non-supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque National AIP-Priméca : Concevoir et produire dans les industries du futur.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIP-Priméca, Apr 2017, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3634,51 +3634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir pour Toucher ? Caractérisation Optique de la Sensation d'Adhérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,554 +3753,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t>
+                <w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favrelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Maire</w:t>
+                <w:t xml:space="preserve">Jean Luc Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QUALITA' 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136841v1</w:t>
+                <w:t xml:space="preserve">hal-01149769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended visual appearance texture features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete Modal Decomposition for surface appearance modelling and rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.952523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2184840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136855v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Modal Decomposition for surface appearance modelling and rendering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended visual appearance texture features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Favreliere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favrelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.952523, </w:t>
+              <w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2184840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042845v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t>
+                <w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Maire</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA' 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149769v1</w:t>
+                <w:t xml:space="preserve">hal-02136841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic exploration and visual quality inspection of thin film deposit</w:t>
               </w:r>
@@ -4312,64 +4312,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4459,51 +4459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4584,51 +4584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Huddersfield, United Kingdom. pp. nc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4666,51 +4666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From vibrations to multi scale surface description.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Surface Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp. 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4761,51 +4761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,51 +4886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4981,51 +4981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTMs developments for the appearance control on high-added value surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness calibration of XY translation stages through modal parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5210,51 +5210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5335,51 +5335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFIP WG 5.5 International Precision Assembly Seminar (IPAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Chamonix, France. pp.50-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5426,51 +5426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale modal decomposition of form, undulation and roughness of surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5521,51 +5521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODAL METROLOGY OF SURFACES : NEW METHOD OF FORM PARAMETERIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,243 +5623,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an assembly with form errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D &amp;quot; statistical analysis and representation of form error by a modal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maurice Pillet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference in Integrated Design and Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Computer Aided Tolerancing (CAT) 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333081v1</w:t>
+                <w:t xml:space="preserve">hal-00333372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D &amp;quot; statistical analysis and representation of form error by a modal approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of an assembly with form errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Favreliere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Max Giordano</w:t>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Tolerancing (CAT) 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">5th international conference in Integrated Design and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333372v1</w:t>
+                <w:t xml:space="preserve">hal-00333081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Form specification for a mechatronic design -Application to an accelerator Cell</w:t>
               </w:r>
@@ -5871,51 +5871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,51 +5966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis and representation of form error by a modal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie et caractérisation des défauts d'une surface sphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6201,51 +6201,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of surface topographies by modal filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6367,64 +6367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Frelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6511,51 +6511,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des défauts d'une surface sphérique par décomposition modale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6631,51 +6631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérancement Modal : De la Métrologie vers les Spécifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Savoie, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6792,51 +6792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7653C14E"/>
+    <w:nsid w:val="F617082C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7023,51 +7023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-favreliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4128-3591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146751361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0856-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/1/015001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.09.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.20253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ80CS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3249575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02471024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Yuly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521788" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59126-1_46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halise Dereli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tomczyk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Nait-Youcef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11598-1_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Derickxsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicquevert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-favreliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4128-3591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146751361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0856-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/1/015001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.09.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.20253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ80CS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3249575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02471024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Yuly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521788" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59126-1_46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halise Dereli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tomczyk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Nait-Youcef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184840" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11598-1_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Derickxsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333081v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicquevert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>