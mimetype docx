--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -358,248 +358,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal features for image texture classification</w:t>
+                <w:t xml:space="preserve">Polarimetric imaging for quality control in injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Nagorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.04.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563020v1</w:t>
+                <w:t xml:space="preserve">hal-04163711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric imaging for quality control in injection molding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modal features for image texture classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Favreliere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hugues Favrelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.249-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163711v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the probing definition on the flatness measurement</w:t>
               </w:r>
@@ -611,51 +611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djezouli Moulai-Khatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -728,51 +728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alamin Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -862,64 +862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66-67, pp.437-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1126,51 +1126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp. 178-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 189, pp.370--379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1325,51 +1325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 189, pp 370-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1960,51 +1960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale modal decomposition of primary form, waviness and roughness of surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2214,64 +2214,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (4), pp.041005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2318,77 +2318,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical assemblies with form errors -- A 2D example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Federation for Information Processing Micro-Assembly Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 260/ (nc), pp. 23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2781,51 +2781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Zendagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ Haute Alsace; Mulhouse Alsace Agglomerat; Region Grand Est; IDS GmbH; Fac Sci Mulhouse, May 2019, Mulhouse, France. pp.UNSP 1117213, </w:t>
@@ -3042,90 +3042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric Imaging for Quality Control in Injection Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nagorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3176,90 +3176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Adversarial Networks for geometric surfaces prediction in injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nagorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3349,64 +3349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alamin Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Conference on Image Analysis SCIA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Tromso, Norway. pp.550-561, </w:t>
@@ -3444,77 +3444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection automatisée de surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFQM Rencontres Francophones sur la Qualité et la Mesure 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAFMET, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3539,77 +3539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection visuelle automatisée de surfaces : Perspectives d'évolutions industrielles Echelle d'inspection, quantité d'information acquise et apprentissage non-supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque National AIP-Priméca : Concevoir et produire dans les industries du futur.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIP-Priméca, Apr 2017, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3634,51 +3634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir pour Toucher ? Caractérisation Optique de la Sensation d'Adhérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,554 +3753,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t>
+                <w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Maire</w:t>
+                <w:t xml:space="preserve">Jean-Luc Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA' 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149769v1</w:t>
+                <w:t xml:space="preserve">hal-02136841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Modal Decomposition for surface appearance modelling and rendering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Favreliere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
+                <w:t xml:space="preserve">Hugues Favrelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QUALITA' 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2184840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02042845v1</w:t>
+                <w:t xml:space="preserve">hal-01149769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended visual appearance texture features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete Modal Decomposition for surface appearance modelling and rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.952523, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2184840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136855v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t>
+                <w:t xml:space="preserve">Extended visual appearance texture features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+              <w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2182819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136841v1</w:t>
+                <w:t xml:space="preserve">hal-02136855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic exploration and visual quality inspection of thin film deposit</w:t>
               </w:r>
@@ -4312,64 +4312,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4459,51 +4459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4584,51 +4584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Huddersfield, United Kingdom. pp. nc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4666,51 +4666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From vibrations to multi scale surface description.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Surface Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp. 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4729,303 +4729,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological characterisation of hip implant by using discrete modal decomposition.</w:t>
+                <w:t xml:space="preserve">Precision domains of moving assemblies having form errors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Surface Metrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp. 109-116</w:t>
+              <w:t xml:space="preserve">12th CIRP International Seminar on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, MANCHESTER, United Kingdom. pp. NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712988v1</w:t>
+                <w:t xml:space="preserve">hal-00712980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision domains of moving assemblies having form errors.</w:t>
+                <w:t xml:space="preserve">Metrological characterisation of hip implant by using discrete modal decomposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th CIRP International Seminar on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, MANCHESTER, United Kingdom. pp. NC</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Surface Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp. 109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712980v1</w:t>
+                <w:t xml:space="preserve">hal-00712988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTMs developments for the appearance control on high-added value surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness calibration of XY translation stages through modal parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5178,299 +5178,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of machining defects by Small Displacement Torsor and form parameterization method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">How Form Errors Impact on 2D Precision Assembly with Clearance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IFIP WG 5.5 International Precision Assembly Seminar (IPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Chamonix, France. pp.50-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11598-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565431v1</w:t>
+                <w:t xml:space="preserve">hal-00457664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Form Errors Impact on 2D Precision Assembly with Clearance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+                <w:t xml:space="preserve">Identification of machining defects by Small Displacement Torsor and form parameterization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFIP WG 5.5 International Precision Assembly Seminar (IPAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDMME 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457664v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale modal decomposition of form, undulation and roughness of surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5521,51 +5521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODAL METROLOGY OF SURFACES : NEW METHOD OF FORM PARAMETERIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,243 +5623,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D &amp;quot; statistical analysis and representation of form error by a modal approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analysis of an assembly with form errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Max Giordano</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Tolerancing (CAT) 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">5th international conference in Integrated Design and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333372v1</w:t>
+                <w:t xml:space="preserve">hal-00333081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an assembly with form errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D &amp;quot; statistical analysis and representation of form error by a modal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maurice Pillet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference in Integrated Design and Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Computer Aided Tolerancing (CAT) 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333081v1</w:t>
+                <w:t xml:space="preserve">hal-00333372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Form specification for a mechatronic design -Application to an accelerator Cell</w:t>
               </w:r>
@@ -5871,51 +5871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,230 +5960,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis and representation of form error by a modal approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Métrologie et caractérisation des défauts d'une surface sphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Tolerancing, CAT2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">5th international Conference in Integrated Design and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333117v1</w:t>
+                <w:t xml:space="preserve">hal-00333111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie et caractérisation des défauts d'une surface sphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis and representation of form error by a modal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Conference in Integrated Design and Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Computer Aided Tolerancing, CAT2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333111v1</w:t>
+                <w:t xml:space="preserve">hal-00333117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6201,51 +6201,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of surface topographies by modal filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6367,64 +6367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Frelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6511,51 +6511,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des défauts d'une surface sphérique par décomposition modale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6631,51 +6631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérancement Modal : De la Métrologie vers les Spécifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Savoie, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6792,51 +6792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F617082C"/>
+    <w:nsid w:val="3AC778F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7023,51 +7023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-favreliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4128-3591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146751361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0856-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/1/015001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.09.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.20253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ80CS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3249575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02471024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Yuly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521788" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59126-1_46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halise Dereli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tomczyk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Nait-Youcef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184840" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11598-1_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Derickxsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333081v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicquevert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-favreliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4128-3591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146751361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0856-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/1/015001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.09.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.20253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ80CS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3249575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02471024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Yuly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521788" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59126-1_46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halise Dereli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tomczyk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Nait-Youcef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11598-1_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Derickxsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicquevert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333111v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>