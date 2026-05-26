--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -4729,260 +4729,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision domains of moving assemblies having form errors.</w:t>
+                <w:t xml:space="preserve">Metrological characterisation of hip implant by using discrete modal decomposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th CIRP International Seminar on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, MANCHESTER, United Kingdom. pp. NC</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Surface Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp. 109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712980v1</w:t>
+                <w:t xml:space="preserve">hal-00712988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological characterisation of hip implant by using discrete modal decomposition.</w:t>
+                <w:t xml:space="preserve">Precision domains of moving assemblies having form errors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Surface Metrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp. 109-116</w:t>
+              <w:t xml:space="preserve">12th CIRP International Seminar on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, MANCHESTER, United Kingdom. pp. NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712988v1</w:t>
+                <w:t xml:space="preserve">hal-00712980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTMs developments for the appearance control on high-added value surfaces</w:t>
               </w:r>
@@ -5178,256 +5178,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Form Errors Impact on 2D Precision Assembly with Clearance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+                <w:t xml:space="preserve">Identification of machining defects by Small Displacement Torsor and form parameterization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFIP WG 5.5 International Precision Assembly Seminar (IPAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDMME 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457664v1</w:t>
+                <w:t xml:space="preserve">hal-00565431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of machining defects by Small Displacement Torsor and form parameterization method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh-Hien Bui</w:t>
+                <w:t xml:space="preserve">How Form Errors Impact on 2D Precision Assembly with Clearance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IFIP WG 5.5 International Precision Assembly Seminar (IPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Chamonix, France. pp.50-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11598-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565431v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale modal decomposition of form, undulation and roughness of surfaces.</w:t>
               </w:r>
@@ -5960,230 +5960,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie et caractérisation des défauts d'une surface sphérique</w:t>
+                <w:t xml:space="preserve">Statistical analysis and representation of form error by a modal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Conference in Integrated Design and Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Computer Aided Tolerancing, CAT2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333111v1</w:t>
+                <w:t xml:space="preserve">hal-00333117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis and representation of form error by a modal approach</w:t>
+                <w:t xml:space="preserve">Métrologie et caractérisation des défauts d'une surface sphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Tolerancing, CAT2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">5th international Conference in Integrated Design and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333117v1</w:t>
+                <w:t xml:space="preserve">hal-00333111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6792,51 +6792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AC778F6"/>
+    <w:nsid w:val="C922C6C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7023,51 +7023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-favreliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4128-3591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146751361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0856-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/1/015001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.09.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.20253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ80CS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3249575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02471024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Yuly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521788" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59126-1_46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halise Dereli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tomczyk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Nait-Youcef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11598-1_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Derickxsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicquevert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333111v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-favreliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4128-3591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146751361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0856-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/1/015001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.09.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.20253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ80CS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3249575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02471024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Yuly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521788" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59126-1_46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halise Dereli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tomczyk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Nait-Youcef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11598-1_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Derickxsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicquevert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>